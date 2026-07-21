--- v0 (2026-05-27)
+++ v1 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R935d7a1e575b43da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8838d721739e4417b56abc7925ac7747.psmdcp" Id="Rc107885b604a446e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R493ae19480a04c25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d809183b01994c2e8b11f6923f92101e.psmdcp" Id="R94cb2c9731b44006" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Archive" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Offers submission deadline</x:t>
   </x:si>
   <x:si>
     <x:t>Procedure subject</x:t>
   </x:si>
   <x:si>
@@ -454,65 +454,65 @@
   <x:si>
     <x:t>Осем</x:t>
   </x:si>
   <x:si>
     <x:t>Тестова процедура е-тръжни</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Напояване </x:t>
   </x:si>
   <x:si>
     <x:t>ОБЩИНА СМОЛЯН</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-1.025-0009-C03</x:t>
   </x:si>
   <x:si>
     <x:t>CAVID 19</x:t>
   </x:si>
   <x:si>
     <x:t>Община Лом</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.159-0001-C02</x:t>
   </x:si>
   <x:si>
+    <x:t>Нова тестова процедура за избор на изпълнител</x:t>
+  </x:si>
+  <x:si>
     <x:t>Процедура за услуги</x:t>
   </x:si>
   <x:si>
     <x:t>Страшо 2017 ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG1846-1.003-0004-C02</x:t>
   </x:si>
   <x:si>
     <x:t>Окосяване</x:t>
   </x:si>
   <x:si>
-    <x:t>Нова тестова процедура за избор на изпълнител</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Процедура 3</x:t>
   </x:si>
   <x:si>
     <x:t>Заразно зло ООД 121212</x:t>
   </x:si>
   <x:si>
     <x:t>BG1846-1.003-0002-C05</x:t>
   </x:si>
   <x:si>
     <x:t>Процедура 4</x:t>
   </x:si>
   <x:si>
     <x:t>Втора процедура ПМС</x:t>
   </x:si>
   <x:si>
     <x:t>Процедура след коментари</x:t>
   </x:si>
   <x:si>
     <x:t>Процедура Covid 19</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-2.013-0002-2014BG05M9OP001-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Поправка на обувка лява и дясна</x:t>
@@ -802,87 +802,87 @@
   <x:si>
     <x:t>Министерство на външните работи</x:t>
   </x:si>
   <x:si>
     <x:t>Лайфвижън ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFOP001-4.006-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Срокове</x:t>
   </x:si>
   <x:si>
     <x:t>циклонален вихър</x:t>
   </x:si>
   <x:si>
     <x:t>Кой ми скри процедурата?</x:t>
   </x:si>
   <x:si>
     <x:t>"ХС" - СТИЛ "ООД"</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP002-4.006-0004-C03</x:t>
   </x:si>
   <x:si>
+    <x:t>Test 0000</x:t>
+  </x:si>
+  <x:si>
     <x:t>ридобиване от българската държава чрез дарение на сгради в Украйна</x:t>
   </x:si>
   <x:si>
     <x:t>ОЛИМПМИР ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-3.001-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Обучение по шведски</x:t>
   </x:si>
   <x:si>
-    <x:t>Test 0000</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Изграждане на мол</x:t>
   </x:si>
   <x:si>
     <x:t>нова процедура доставка шейни</x:t>
   </x:si>
   <x:si>
     <x:t>ИНФОВИЗИОН ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG20EEA-3.001-0001-C03</x:t>
   </x:si>
   <x:si>
+    <x:t>Спомен от детството</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПОПАЙ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP002-3.001-0003</x:t>
+  </x:si>
+  <x:si>
     <x:t>Могат ли да се публикуват разяснения?</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>BG16M1OP002-3.001-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Консумативи</x:t>
   </x:si>
   <x:si>
     <x:t>АЕЦ "Козлодуй" т</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка на храна</x:t>
   </x:si>
   <x:si>
     <x:t>Прогноза за 24 часа</x:t>
   </x:si>
   <x:si>
     <x:t>проект по две оси</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-2.013-0005-C04</x:t>
   </x:si>
   <x:si>
     <x:t>Test</x:t>
   </x:si>
   <x:si>
     <x:t>Правни услуги</x:t>
   </x:si>
@@ -1289,93 +1289,93 @@
     <x:t>Медицински университет "Проф. д-р Параскев Стоянов" - Варна - (МФ, ФОЗ, Филиал Велико Търново, Филиал Сливен, Филиал Шумен и Медицински колеж)</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Осигуряване на устен превод; писмен превод на документи и превод на информационни материали
 </x:t>
   </x:si>
   <x:si>
     <x:t>Сдружение Клуб по водни спортове</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-3.010-0003</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-3.010-0003-C02</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Доставка на селскостопанско оборудване – Лехообразувател с найлонополагащо.	</x:t>
   </x:si>
   <x:si>
     <x:t>Проект 111111</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-3.010-0002-C01</x:t>
   </x:si>
   <x:si>
+    <x:t>Включване на заети лица в специфични обучения за конкретното работно място</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГАМА КОНСУЛТ-КАЛИНКИН</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-3.010-0002</x:t>
+  </x:si>
+  <x:si>
     <x:t xml:space="preserve">Доставка и монтаж по обособени позиции, както следва: Обособена позиция 1: Топлоизолационни системи от сандвич панели за външни стени (315 м2) и за покрив (640 м2) Обособена позиция 2: PVC дограма (160 м2)	</x:t>
   </x:si>
   <x:si>
-    <x:t>Включване на заети лица в специфични обучения за конкретното работно място</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>ААА БББ</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP001-1.003-0016</x:t>
   </x:si>
   <x:si>
     <x:t>Проектиране и изграждане и въвеждане в експлоатация на две фотоволтаични централи за собствено потребление</x:t>
   </x:si>
   <x:si>
     <x:t>КЪЛЕКШЪН АД</x:t>
   </x:si>
   <x:si>
     <x:t>Закупуване на книги</x:t>
   </x:si>
   <x:si>
     <x:t>Тест Библиотека</x:t>
   </x:si>
   <x:si>
+    <x:t xml:space="preserve">„Доставка на котел пелетен“	</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АЛ ИНДЪСТРИ ЕООД 11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-12.008-0018</x:t>
+  </x:si>
+  <x:si>
     <x:t>Кандидат 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP002-2.060-0002</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>BG-RRP-12.008-0018</x:t>
   </x:si>
   <x:si>
     <x:t>ПВУТК14</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-5.008-0003-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка на трактор - 1бр. със следните минимални технически характтеристики: с кабина, с климатик и с мощност от 55-60 к.с.</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка на навигационна система и софтуер - 2 броя</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане на малки влажни зони</x:t>
   </x:si>
   <x:si>
     <x:t>Тестова от Деня на победата</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Тестова от Деня на победата	2
 </x:t>
   </x:si>
   <x:si>
     <x:t>Черно море</x:t>
@@ -1675,51 +1675,51 @@
   <x:si>
     <x:t>Предмет на предвидената процедура февруари 2024  lt;дссд"</x:t>
   </x:si>
   <x:si>
     <x:t>СДРУЖЕНИЕ С НЕСТОПАНСКА ЦЕЛ ИНСТИТУТ ЗА РАЗВИТИЕ НА ЕВРОПЕЙСКО ГРАЖДАНСКО ОБЩЕСТВО</x:t>
   </x:si>
   <x:si>
     <x:t>2021BG16RFOP001-3.006-0001</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-12.023-0004-C02</x:t>
   </x:si>
   <x:si>
     <x:t>111111111111</x:t>
   </x:si>
   <x:si>
     <x:t>19092024Космос ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG1846-1.001-0002-C06</x:t>
   </x:si>
   <x:si>
     <x:t>МИНИСТЕРСТВО НА ЗДРАВЕОПАЗВАНЕТО</x:t>
   </x:si>
   <x:si>
-    <x:t>BG-RRP-12.005-0005-C01</x:t>
+    <x:t>BG-RRP-12.005-0005-C02</x:t>
   </x:si>
   <x:si>
     <x:t>333</x:t>
   </x:si>
   <x:si>
     <x:t>3333</x:t>
   </x:si>
   <x:si>
     <x:t>222222</x:t>
   </x:si>
   <x:si>
     <x:t>BG1846-1.002-0001</x:t>
   </x:si>
   <x:si>
     <x:t>456456456</x:t>
   </x:si>
   <x:si>
     <x:t>СТОЛИЧНА ОБЩИНА</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-5.014-0001-C03</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка на .....</x:t>
   </x:si>
@@ -1885,51 +1885,51 @@
   <x:si>
     <x:t xml:space="preserve">Текущ ремонт на помещения	</x:t>
   </x:si>
   <x:si>
     <x:t>енергийната ефективност на производствена сграда</x:t>
   </x:si>
   <x:si>
     <x:t>222</x:t>
   </x:si>
   <x:si>
     <x:t>Кан</x:t>
   </x:si>
   <x:si>
     <x:t>FP2044-5.004-0001-C03</x:t>
   </x:si>
   <x:si>
     <x:t>1911</x:t>
   </x:si>
   <x:si>
     <x:t>Закупуване</x:t>
   </x:si>
   <x:si>
     <x:t>ДОСТАВКА НА МАТЕРИАЛИ</x:t>
   </x:si>
   <x:si>
-    <x:t>2021BG16RFOP001-2.006-0003-C03</x:t>
+    <x:t>2021BG16RFOP001-2.006-0003-C06</x:t>
   </x:si>
   <x:si>
     <x:t>Здравеопазване 2021-2027 456</x:t>
   </x:si>
   <x:si>
     <x:t>TEts</x:t>
   </x:si>
   <x:si>
     <x:t>тест ИС</x:t>
   </x:si>
   <x:si>
     <x:t>Внедряване в Смядово на:
 - система за управление на ресурсите;
 - система за управление на взаимоотношенията с клиенти и
 - система за бизнес анализи,
 в изпълнение на проект</x:t>
   </x:si>
   <x:si>
     <x:t>ОБЩИНА СМЯДОВО</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR002-1.004-0001-C03</x:t>
   </x:si>
   <x:si>
     <x:t>Нова обявена процедура</x:t>
@@ -1953,51 +1953,69 @@
     <x:t>2 нова процедура бяла 21042026 без предварително избрано ПП</x:t>
   </x:si>
   <x:si>
     <x:t>Бен клас 1</x:t>
   </x:si>
   <x:si>
     <x:t>FP2044-2.005-0001-C01</x:t>
   </x:si>
   <x:si>
     <x:t>FP2044-2.005-0001</x:t>
   </x:si>
   <x:si>
     <x:t>fet</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Доставка и монтаж по следните обособени позиции:
 Обособена позиция 1 – Колонен климатик тип 1 -2бр.
 Обособена позиция 2 – Колонен климатик тип 2- 2бр.
 Обособена позиция 3 – Инверторна мултисистема - 1 бр.
 </x:t>
   </x:si>
   <x:si>
     <x:t>ОБЩИНА ЛОВЕЧ</x:t>
   </x:si>
   <x:si>
-    <x:t>BG-RRP-10.003-0002-C01</x:t>
+    <x:t>BG-RRP-10.003-0002-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Тест с ПП 456</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP001-1.003-0017</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Управляващ орган на Програма "Техническа помощ"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFTA001-1.001-0001-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Почистване на водоем</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Маги Комерс</x:t>
   </x:si>
   <x:si>
     <x:t>Тръжна процедура 456</x:t>
   </x:si>
   <x:si>
     <x:t>Предмет 456</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
@@ -2352,51 +2370,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:D399"/>
+  <x:dimension ref="A1:D405"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="4" width="40.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
       <x:c r="A2" s="2">
@@ -3602,82 +3620,82 @@
         <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:4">
       <x:c r="A88" s="2">
         <x:v>43937</x:v>
       </x:c>
       <x:c r="B88" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:4">
       <x:c r="A89" s="2">
         <x:v>43951</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:4">
       <x:c r="A90" s="2">
         <x:v>43951</x:v>
       </x:c>
       <x:c r="B90" s="0" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="C90" s="0" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="D90" s="0" t="s">
         <x:v>149</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:4">
       <x:c r="A91" s="2">
         <x:v>43951</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:4">
       <x:c r="A92" s="2">
         <x:v>43952</x:v>
       </x:c>
       <x:c r="B92" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:4">
       <x:c r="A93" s="2">
         <x:v>43952</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
         <x:v>152</x:v>
@@ -4554,180 +4572,180 @@
         <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:4">
       <x:c r="A156" s="2">
         <x:v>44190</x:v>
       </x:c>
       <x:c r="B156" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="C156" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="D156" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:4">
       <x:c r="A157" s="2">
         <x:v>44195</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C157" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="D157" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:4">
       <x:c r="A158" s="2">
         <x:v>44195</x:v>
       </x:c>
       <x:c r="B158" s="0" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="C158" s="0" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="D158" s="0" t="s">
         <x:v>265</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:4">
       <x:c r="A159" s="2">
         <x:v>44195</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="C159" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="D159" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:4">
       <x:c r="A160" s="2">
         <x:v>44195</x:v>
       </x:c>
       <x:c r="B160" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C160" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="D160" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:4">
       <x:c r="A161" s="2">
         <x:v>44196</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="C161" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="D161" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:4">
       <x:c r="A162" s="2">
         <x:v>44196</x:v>
       </x:c>
       <x:c r="B162" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C162" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="D162" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:4">
       <x:c r="A163" s="2">
         <x:v>44196</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="C163" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D163" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:4">
       <x:c r="A164" s="2">
         <x:v>44222</x:v>
       </x:c>
       <x:c r="B164" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="C164" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="D164" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:4">
       <x:c r="A165" s="2">
         <x:v>44227</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="C165" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="D165" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:4">
       <x:c r="A166" s="2">
         <x:v>44246</x:v>
       </x:c>
       <x:c r="B166" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C166" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="D166" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:4">
       <x:c r="A167" s="2">
         <x:v>44250</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="C167" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="D167" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:4">
       <x:c r="A168" s="2">
         <x:v>44255</x:v>
       </x:c>
       <x:c r="B168" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="C168" s="0" t="s">
         <x:v>63</x:v>
@@ -5814,146 +5832,146 @@
         <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:4">
       <x:c r="A246" s="2">
         <x:v>45016</x:v>
       </x:c>
       <x:c r="B246" s="0" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="C246" s="0" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="D246" s="0" t="s">
         <x:v>421</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:4">
       <x:c r="A247" s="2">
         <x:v>45016</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="C247" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="D247" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>408</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:4">
       <x:c r="A248" s="2">
         <x:v>45016</x:v>
       </x:c>
       <x:c r="B248" s="0" t="s">
-        <x:v>423</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="C248" s="0" t="s">
+        <x:v>420</x:v>
+      </x:c>
+      <x:c r="D248" s="0" t="s">
         <x:v>424</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>408</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:4">
       <x:c r="A249" s="2">
         <x:v>45016</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
-        <x:v>419</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="C249" s="0" t="s">
-        <x:v>420</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="D249" s="0" t="s">
-        <x:v>425</x:v>
+        <x:v>396</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:4">
       <x:c r="A250" s="2">
         <x:v>45037</x:v>
       </x:c>
       <x:c r="B250" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C250" s="0" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="D250" s="0" t="s">
         <x:v>427</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:4">
       <x:c r="A251" s="2">
         <x:v>45041</x:v>
       </x:c>
       <x:c r="B251" s="0" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="C251" s="0" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="D251" s="0" t="s">
         <x:v>408</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:4">
       <x:c r="A252" s="2">
         <x:v>45042</x:v>
       </x:c>
       <x:c r="B252" s="0" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="C252" s="0" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="D252" s="0" t="s">
         <x:v>408</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:4">
       <x:c r="A253" s="2">
         <x:v>45046</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="C253" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="D253" s="0" t="s">
-        <x:v>433</x:v>
+        <x:v>434</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:4">
       <x:c r="A254" s="2">
         <x:v>45046</x:v>
       </x:c>
       <x:c r="B254" s="0" t="s">
-        <x:v>434</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="C254" s="0" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="D254" s="0" t="s">
         <x:v>436</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:4">
       <x:c r="A255" s="2">
         <x:v>45050</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="C255" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="D255" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:4">
       <x:c r="A256" s="2">
         <x:v>45051</x:v>
@@ -5971,51 +5989,51 @@
     <x:row r="257" spans="1:4">
       <x:c r="A257" s="2">
         <x:v>45051</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="C257" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="D257" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:4">
       <x:c r="A258" s="2">
         <x:v>45052</x:v>
       </x:c>
       <x:c r="B258" s="0" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="C258" s="0" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="D258" s="0" t="s">
-        <x:v>425</x:v>
+        <x:v>424</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:4">
       <x:c r="A259" s="2">
         <x:v>45052</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="C259" s="0" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="D259" s="0" t="s">
         <x:v>421</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:4">
       <x:c r="A260" s="2">
         <x:v>45055</x:v>
       </x:c>
       <x:c r="B260" s="0" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="C260" s="0" t="s">
         <x:v>416</x:v>
@@ -6794,51 +6812,51 @@
         <x:v>520</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:4">
       <x:c r="A316" s="2">
         <x:v>45531</x:v>
       </x:c>
       <x:c r="B316" s="0" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="C316" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="D316" s="0" t="s">
         <x:v>522</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:4">
       <x:c r="A317" s="2">
         <x:v>45532</x:v>
       </x:c>
       <x:c r="B317" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="C317" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="D317" s="0" t="s">
         <x:v>523</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:4">
       <x:c r="A318" s="2">
         <x:v>45534</x:v>
       </x:c>
       <x:c r="B318" s="0" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="C318" s="0" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="D318" s="0" t="s">
         <x:v>526</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:4">
       <x:c r="A319" s="2">
         <x:v>45534</x:v>
       </x:c>
       <x:c r="B319" s="0" t="s">
         <x:v>527</x:v>
@@ -7894,101 +7912,185 @@
         <x:v>634</x:v>
       </x:c>
       <x:c r="C394" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D394" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="395" spans="1:4">
       <x:c r="A395" s="2">
         <x:v>46158</x:v>
       </x:c>
       <x:c r="B395" s="0" t="s">
         <x:v>635</x:v>
       </x:c>
       <x:c r="C395" s="0" t="s">
         <x:v>636</x:v>
       </x:c>
       <x:c r="D395" s="0" t="s">
         <x:v>637</x:v>
       </x:c>
     </x:row>
     <x:row r="396" spans="1:4">
       <x:c r="A396" s="2">
-        <x:v>46265</x:v>
+        <x:v>46173</x:v>
       </x:c>
       <x:c r="B396" s="0" t="s">
         <x:v>638</x:v>
       </x:c>
       <x:c r="C396" s="0" t="s">
-        <x:v>505</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="D396" s="0" t="s">
-        <x:v>506</x:v>
+        <x:v>639</x:v>
       </x:c>
     </x:row>
     <x:row r="397" spans="1:4">
       <x:c r="A397" s="2">
-        <x:v>46265</x:v>
+        <x:v>46193</x:v>
       </x:c>
       <x:c r="B397" s="0" t="s">
-        <x:v>638</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C397" s="0" t="s">
-        <x:v>505</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="D397" s="0" t="s">
-        <x:v>508</x:v>
+        <x:v>641</x:v>
       </x:c>
     </x:row>
     <x:row r="398" spans="1:4">
       <x:c r="A398" s="2">
-        <x:v>46295</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="B398" s="0" t="s">
-        <x:v>639</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C398" s="0" t="s">
-        <x:v>454</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="D398" s="0" t="s">
-        <x:v>456</x:v>
+        <x:v>600</x:v>
       </x:c>
     </x:row>
     <x:row r="399" spans="1:4">
       <x:c r="A399" s="2">
+        <x:v>46203</x:v>
+      </x:c>
+      <x:c r="B399" s="0" t="s">
+        <x:v>507</x:v>
+      </x:c>
+      <x:c r="C399" s="0" t="s">
+        <x:v>507</x:v>
+      </x:c>
+      <x:c r="D399" s="0" t="s">
+        <x:v>408</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="400" spans="1:4">
+      <x:c r="A400" s="2">
+        <x:v>46203</x:v>
+      </x:c>
+      <x:c r="B400" s="0" t="s">
+        <x:v>642</x:v>
+      </x:c>
+      <x:c r="C400" s="0" t="s">
+        <x:v>643</x:v>
+      </x:c>
+      <x:c r="D400" s="0" t="s">
+        <x:v>408</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="401" spans="1:4">
+      <x:c r="A401" s="2">
+        <x:v>46203</x:v>
+      </x:c>
+      <x:c r="B401" s="0" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="C401" s="0" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="D401" s="0" t="s">
+        <x:v>408</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="402" spans="1:4">
+      <x:c r="A402" s="2">
+        <x:v>46265</x:v>
+      </x:c>
+      <x:c r="B402" s="0" t="s">
+        <x:v>644</x:v>
+      </x:c>
+      <x:c r="C402" s="0" t="s">
+        <x:v>505</x:v>
+      </x:c>
+      <x:c r="D402" s="0" t="s">
+        <x:v>508</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="403" spans="1:4">
+      <x:c r="A403" s="2">
+        <x:v>46265</x:v>
+      </x:c>
+      <x:c r="B403" s="0" t="s">
+        <x:v>644</x:v>
+      </x:c>
+      <x:c r="C403" s="0" t="s">
+        <x:v>505</x:v>
+      </x:c>
+      <x:c r="D403" s="0" t="s">
+        <x:v>506</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="404" spans="1:4">
+      <x:c r="A404" s="2">
+        <x:v>46295</x:v>
+      </x:c>
+      <x:c r="B404" s="0" t="s">
+        <x:v>645</x:v>
+      </x:c>
+      <x:c r="C404" s="0" t="s">
+        <x:v>454</x:v>
+      </x:c>
+      <x:c r="D404" s="0" t="s">
+        <x:v>456</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="405" spans="1:4">
+      <x:c r="A405" s="2">
         <x:v>46752</x:v>
       </x:c>
-      <x:c r="B399" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="C399" s="0" t="s">
+      <x:c r="B405" s="0" t="s">
+        <x:v>645</x:v>
+      </x:c>
+      <x:c r="C405" s="0" t="s">
         <x:v>454</x:v>
       </x:c>
-      <x:c r="D399" s="0" t="s">
+      <x:c r="D405" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Archive</vt:lpstr>
       <vt:lpstr>Archive!Print_Area</vt:lpstr>
       <vt:lpstr>Archive!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>