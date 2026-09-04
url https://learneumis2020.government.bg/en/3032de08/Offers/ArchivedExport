--- v1 (2026-07-21)
+++ v2 (2026-09-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R493ae19480a04c25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d809183b01994c2e8b11f6923f92101e.psmdcp" Id="R94cb2c9731b44006" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7227a8aa7a284a9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/408d988ef2e64b489afce28df392f14f.psmdcp" Id="Rf8e9e7eeda144060" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Archive" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Offers submission deadline</x:t>
   </x:si>
   <x:si>
     <x:t>Procedure subject</x:t>
   </x:si>
   <x:si>
@@ -71,51 +71,51 @@
   <x:si>
     <x:t>ОБЩИНА БЛАГОЕВГРАД</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.001-0086-C03</x:t>
   </x:si>
   <x:si>
     <x:t>Услуга</x:t>
   </x:si>
   <x:si>
     <x:t>тестфирма</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP002-3.002-0008-C02</x:t>
   </x:si>
   <x:si>
     <x:t>Струг</x:t>
   </x:si>
   <x:si>
     <x:t>Обучение</x:t>
   </x:si>
   <x:si>
     <x:t>БРИТАНИКА БЪЛГАРИЯ ООД</x:t>
   </x:si>
   <x:si>
-    <x:t>BG05M9OP001-1.003-0015-C04</x:t>
+    <x:t>BG05M9OP001-1.003-0015-C05</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка компютри</x:t>
   </x:si>
   <x:si>
     <x:t>Закупуване на струг, абкант , преса i софтуер</x:t>
   </x:si>
   <x:si>
     <x:t>МИ</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP002-2.004-0001-C03</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка 3</x:t>
   </x:si>
   <x:si>
     <x:t>Тест 1</x:t>
   </x:si>
   <x:si>
     <x:t>МИНИСТЕРСКИ СЪВЕТ</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFOP001-7.002-0002-C04</x:t>
   </x:si>
@@ -454,65 +454,65 @@
   <x:si>
     <x:t>Осем</x:t>
   </x:si>
   <x:si>
     <x:t>Тестова процедура е-тръжни</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Напояване </x:t>
   </x:si>
   <x:si>
     <x:t>ОБЩИНА СМОЛЯН</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-1.025-0009-C03</x:t>
   </x:si>
   <x:si>
     <x:t>CAVID 19</x:t>
   </x:si>
   <x:si>
     <x:t>Община Лом</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.159-0001-C02</x:t>
   </x:si>
   <x:si>
+    <x:t>Процедура за услуги</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Страшо 2017 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG1846-1.003-0004-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Окосяване</x:t>
+  </x:si>
+  <x:si>
     <x:t>Нова тестова процедура за избор на изпълнител</x:t>
   </x:si>
   <x:si>
-    <x:t>Процедура за услуги</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Процедура 3</x:t>
   </x:si>
   <x:si>
     <x:t>Заразно зло ООД 121212</x:t>
   </x:si>
   <x:si>
     <x:t>BG1846-1.003-0002-C05</x:t>
   </x:si>
   <x:si>
     <x:t>Процедура 4</x:t>
   </x:si>
   <x:si>
     <x:t>Втора процедура ПМС</x:t>
   </x:si>
   <x:si>
     <x:t>Процедура след коментари</x:t>
   </x:si>
   <x:si>
     <x:t>Процедура Covid 19</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-2.013-0002-2014BG05M9OP001-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Поправка на обувка лява и дясна</x:t>
@@ -763,126 +763,126 @@
   <x:si>
     <x:t>Получава ли бенефициентът известие?</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP002-2.002-0027-C05</x:t>
   </x:si>
   <x:si>
     <x:t>Процедура 11.12.2020</x:t>
   </x:si>
   <x:si>
     <x:t>Комуникация</x:t>
   </x:si>
   <x:si>
     <x:t>Морски кандидат 2</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFOP001-4.006-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Северна Македония</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFOP001-4.006-0001</x:t>
   </x:si>
   <x:si>
+    <x:t>Доставка на сняг</x:t>
+  </x:si>
+  <x:si>
     <x:t>Услуга тест</x:t>
   </x:si>
   <x:si>
-    <x:t>Доставка на сняг</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Тестова процедура по ПМС</x:t>
   </x:si>
   <x:si>
     <x:t>ДОБРУДЖА БИЛДИНГ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-3.001-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Министерство на външните работи</x:t>
   </x:si>
   <x:si>
     <x:t>Лайфвижън ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFOP001-4.006-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Срокове</x:t>
   </x:si>
   <x:si>
     <x:t>циклонален вихър</x:t>
   </x:si>
   <x:si>
     <x:t>Кой ми скри процедурата?</x:t>
   </x:si>
   <x:si>
     <x:t>"ХС" - СТИЛ "ООД"</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP002-4.006-0004-C03</x:t>
   </x:si>
   <x:si>
     <x:t>Test 0000</x:t>
   </x:si>
   <x:si>
+    <x:t>Обучение по шведски</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на мол</x:t>
+  </x:si>
+  <x:si>
     <x:t>ридобиване от българската държава чрез дарение на сгради в Украйна</x:t>
   </x:si>
   <x:si>
     <x:t>ОЛИМПМИР ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-3.001-0002</x:t>
   </x:si>
   <x:si>
-    <x:t>Обучение по шведски</x:t>
-[...2 lines deleted...]
-    <x:t>Изграждане на мол</x:t>
+    <x:t>Спомен от детството</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПОПАЙ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP002-3.001-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Могат ли да се публикуват разяснения?</x:t>
   </x:si>
   <x:si>
     <x:t>нова процедура доставка шейни</x:t>
   </x:si>
   <x:si>
     <x:t>ИНФОВИЗИОН ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG20EEA-3.001-0001-C03</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>Могат ли да се публикуват разяснения?</x:t>
   </x:si>
   <x:si>
     <x:t>Консумативи</x:t>
   </x:si>
   <x:si>
     <x:t>АЕЦ "Козлодуй" т</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка на храна</x:t>
   </x:si>
   <x:si>
     <x:t>Прогноза за 24 часа</x:t>
   </x:si>
   <x:si>
     <x:t>проект по две оси</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-2.013-0005-C04</x:t>
   </x:si>
   <x:si>
     <x:t>Test</x:t>
   </x:si>
   <x:si>
     <x:t>Правни услуги</x:t>
   </x:si>
@@ -1319,63 +1319,63 @@
   <x:si>
     <x:t>BG-RRP-3.010-0002</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Доставка и монтаж по обособени позиции, както следва: Обособена позиция 1: Топлоизолационни системи от сандвич панели за външни стени (315 м2) и за покрив (640 м2) Обособена позиция 2: PVC дограма (160 м2)	</x:t>
   </x:si>
   <x:si>
     <x:t>ААА БББ</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP001-1.003-0016</x:t>
   </x:si>
   <x:si>
     <x:t>Проектиране и изграждане и въвеждане в експлоатация на две фотоволтаични централи за собствено потребление</x:t>
   </x:si>
   <x:si>
     <x:t>КЪЛЕКШЪН АД</x:t>
   </x:si>
   <x:si>
     <x:t>Закупуване на книги</x:t>
   </x:si>
   <x:si>
     <x:t>Тест Библиотека</x:t>
   </x:si>
   <x:si>
+    <x:t>Кандидат 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP002-2.060-0002</x:t>
+  </x:si>
+  <x:si>
     <x:t xml:space="preserve">„Доставка на котел пелетен“	</x:t>
   </x:si>
   <x:si>
     <x:t>АЛ ИНДЪСТРИ ЕООД 11</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-12.008-0018</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>BG16RFOP002-2.060-0002</x:t>
   </x:si>
   <x:si>
     <x:t>ПВУТК14</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-5.008-0003-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка на трактор - 1бр. със следните минимални технически характтеристики: с кабина, с климатик и с мощност от 55-60 к.с.</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка на навигационна система и софтуер - 2 броя</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане на малки влажни зони</x:t>
   </x:si>
   <x:si>
     <x:t>Тестова от Деня на победата</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Тестова от Деня на победата	2
 </x:t>
   </x:si>
   <x:si>
     <x:t>Черно море</x:t>
@@ -1395,51 +1395,51 @@
   <x:si>
     <x:t>BG-RRP-12.012-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Салон за красота Maria Wyatt</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка дрон</x:t>
   </x:si>
   <x:si>
     <x:t>Предмет на предвидената процедур</x:t>
   </x:si>
   <x:si>
     <x:t>Кратко описание</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-3.010-0008</x:t>
   </x:si>
   <x:si>
     <x:t>ПВУ Тест 456</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-3.010-0005</x:t>
   </x:si>
   <x:si>
-    <x:t>BG-RRP-3.010-0005-C03</x:t>
+    <x:t>BG-RRP-3.010-0005-C04</x:t>
   </x:si>
   <x:si>
     <x:t>черен исун</x:t>
   </x:si>
   <x:si>
     <x:t>ПВУТК12</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-5.008-0001-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Предмет на предвидената процедура 456</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP001-1.003-0001</x:t>
   </x:si>
   <x:si>
     <x:t>учебна година 1</x:t>
   </x:si>
   <x:si>
     <x:t>ГРАДИНА - РВ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-12.008-0003-C01</x:t>
   </x:si>
@@ -1637,73 +1637,73 @@
     <x:t>мйьдфкъ</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка, монтаж и въвеждане в експлоатация на Флексопечатна машина за колбасни обвивки - 1 брой</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-12.023-0003</x:t>
   </x:si>
   <x:si>
     <x:t>БЛАГОЕВГРАД</x:t>
   </x:si>
   <x:si>
     <x:t>ОБЩИНА Видин</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR003-4.002-0003-C03</x:t>
   </x:si>
   <x:si>
     <x:t>м1м1</x:t>
   </x:si>
   <x:si>
     <x:t>FP2044-2.008-0001-C07</x:t>
   </x:si>
   <x:si>
     <x:t>втора</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Предмет на предвидената процедура февруари 2024  lt;дссд"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СДРУЖЕНИЕ С НЕСТОПАНСКА ЦЕЛ ИНСТИТУТ ЗА РАЗВИТИЕ НА ЕВРОПЕЙСКО ГРАЖДАНСКО ОБЩЕСТВО</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2021BG16RFOP001-3.006-0001</x:t>
   </x:si>
   <x:si>
     <x:t>оставка и въвеждане в експлоатация по 3 обособени позиции:
 Обособена позиция № 1 Mашина за поставяне на самозалепваща се лента за затваряне на ъглите на твърди кутии- 1 брой
 Обособена позиция №2 Автоматична линия за облепване на твърди кутии с хартия - 1 брой
 Обособена позиция №3 Режеща маса - 1 брой</x:t>
   </x:si>
   <x:si>
     <x:t>РАЙОН "НАДЕЖДА"</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-12.023-0004</x:t>
   </x:si>
   <x:si>
-    <x:t>Предмет на предвидената процедура февруари 2024  lt;дссд"</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>BG-RRP-12.023-0004-C02</x:t>
   </x:si>
   <x:si>
     <x:t>111111111111</x:t>
   </x:si>
   <x:si>
     <x:t>19092024Космос ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG1846-1.001-0002-C06</x:t>
   </x:si>
   <x:si>
     <x:t>МИНИСТЕРСТВО НА ЗДРАВЕОПАЗВАНЕТО</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-12.005-0005-C02</x:t>
   </x:si>
   <x:si>
     <x:t>333</x:t>
   </x:si>
   <x:si>
     <x:t>3333</x:t>
   </x:si>
   <x:si>
     <x:t>222222</x:t>
@@ -1747,51 +1747,51 @@
   <x:si>
     <x:t>кандидат многоосов3333333333333</x:t>
   </x:si>
   <x:si>
     <x:t>FP2044-4.001-0002-C03</x:t>
   </x:si>
   <x:si>
     <x:t>Осигуряване на социални придобивки за работещите чрез доставката и въвеждането в експлоатация на Масажен стол за обзавеждането на контейнер, представляващ помещение за активна почивка за работниците и служителите.</x:t>
   </x:si>
   <x:si>
     <x:t>СВЕТА АННА - ФИШ ООД</x:t>
   </x:si>
   <x:si>
     <x:t>2021BG16RFOP001-1.001-0003</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Перник нова </x:t>
   </x:si>
   <x:si>
     <x:t>23</x:t>
   </x:si>
   <x:si>
     <x:t>МИНИСТЕРСТВО НА ФИНАНСИТЕ</x:t>
   </x:si>
   <x:si>
-    <x:t>BG-RRP-10.001-0003-C08</x:t>
+    <x:t>BG-RRP-10.001-0003-C09</x:t>
   </x:si>
   <x:si>
     <x:t>тест 3</x:t>
   </x:si>
   <x:si>
     <x:t>НИИ-2.001-0001-C03</x:t>
   </x:si>
   <x:si>
     <x:t>предмети за доставка</x:t>
   </x:si>
   <x:si>
     <x:t>БДЖ Пътнически превози ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP001-1.003-0018-C03</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане на животновъдни обекти</x:t>
   </x:si>
   <x:si>
     <x:t>Община макреш</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-12.025-0002</x:t>
   </x:si>
@@ -1972,50 +1972,68 @@
 </x:t>
   </x:si>
   <x:si>
     <x:t>ОБЩИНА ЛОВЕЧ</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-10.003-0002-C02</x:t>
   </x:si>
   <x:si>
     <x:t>Тест с ПП 456</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP001-1.003-0017</x:t>
   </x:si>
   <x:si>
     <x:t>Управляващ орган на Програма "Техническа помощ"</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFTA001-1.001-0001-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Почистване на водоем</x:t>
   </x:si>
   <x:si>
     <x:t>Маги Комерс</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Фирма 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06AFSP001-01.004-0001-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Бенефициент 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06AFSP001-01.004-0002-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Д-р Икономов</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06AFSP001-01.003-0001-C02</x:t>
   </x:si>
   <x:si>
     <x:t>Тръжна процедура 456</x:t>
   </x:si>
   <x:si>
     <x:t>Предмет 456</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
@@ -2370,51 +2388,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:D405"/>
+  <x:dimension ref="A1:D408"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="4" width="40.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
       <x:c r="A2" s="2">
@@ -3620,82 +3638,82 @@
         <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:4">
       <x:c r="A88" s="2">
         <x:v>43937</x:v>
       </x:c>
       <x:c r="B88" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:4">
       <x:c r="A89" s="2">
         <x:v>43951</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:4">
       <x:c r="A90" s="2">
         <x:v>43951</x:v>
       </x:c>
       <x:c r="B90" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:4">
       <x:c r="A91" s="2">
         <x:v>43951</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:4">
       <x:c r="A92" s="2">
         <x:v>43952</x:v>
       </x:c>
       <x:c r="B92" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:4">
       <x:c r="A93" s="2">
         <x:v>43952</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
         <x:v>152</x:v>
@@ -4474,68 +4492,68 @@
         <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:4">
       <x:c r="A149" s="2">
         <x:v>44182</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C149" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="D149" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:4">
       <x:c r="A150" s="2">
         <x:v>44183</x:v>
       </x:c>
       <x:c r="B150" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="C150" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="D150" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:4">
       <x:c r="A151" s="2">
         <x:v>44183</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="C151" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="D151" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:4">
       <x:c r="A152" s="2">
         <x:v>44184</x:v>
       </x:c>
       <x:c r="B152" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="C152" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="D152" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:4">
       <x:c r="A153" s="2">
         <x:v>44185</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C153" s="0" t="s">
         <x:v>255</x:v>
@@ -4586,166 +4604,166 @@
         <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:4">
       <x:c r="A157" s="2">
         <x:v>44195</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C157" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D157" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:4">
       <x:c r="A158" s="2">
         <x:v>44195</x:v>
       </x:c>
       <x:c r="B158" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="C158" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="D158" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:4">
       <x:c r="A159" s="2">
         <x:v>44195</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="C159" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="D159" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:4">
       <x:c r="A160" s="2">
         <x:v>44195</x:v>
       </x:c>
       <x:c r="B160" s="0" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="C160" s="0" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="D160" s="0" t="s">
         <x:v>267</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:4">
       <x:c r="A161" s="2">
         <x:v>44196</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="C161" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="D161" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:4">
       <x:c r="A162" s="2">
         <x:v>44196</x:v>
       </x:c>
       <x:c r="B162" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C162" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D162" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:4">
       <x:c r="A163" s="2">
         <x:v>44196</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="C163" s="0" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="D163" s="0" t="s">
         <x:v>274</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:4">
       <x:c r="A164" s="2">
         <x:v>44222</x:v>
       </x:c>
       <x:c r="B164" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="C164" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="D164" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:4">
       <x:c r="A165" s="2">
         <x:v>44227</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="C165" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="D165" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:4">
       <x:c r="A166" s="2">
         <x:v>44246</x:v>
       </x:c>
       <x:c r="B166" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C166" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="D166" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:4">
       <x:c r="A167" s="2">
         <x:v>44250</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="C167" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="D167" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:4">
       <x:c r="A168" s="2">
         <x:v>44255</x:v>
       </x:c>
       <x:c r="B168" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="C168" s="0" t="s">
         <x:v>63</x:v>
@@ -5913,65 +5931,65 @@
         <x:v>429</x:v>
       </x:c>
       <x:c r="D251" s="0" t="s">
         <x:v>408</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:4">
       <x:c r="A252" s="2">
         <x:v>45042</x:v>
       </x:c>
       <x:c r="B252" s="0" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="C252" s="0" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="D252" s="0" t="s">
         <x:v>408</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:4">
       <x:c r="A253" s="2">
         <x:v>45046</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="C253" s="0" t="s">
         <x:v>432</x:v>
       </x:c>
-      <x:c r="C253" s="0" t="s">
+      <x:c r="D253" s="0" t="s">
         <x:v>433</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>434</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:4">
       <x:c r="A254" s="2">
         <x:v>45046</x:v>
       </x:c>
       <x:c r="B254" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="C254" s="0" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="D254" s="0" t="s">
         <x:v>436</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:4">
       <x:c r="A255" s="2">
         <x:v>45050</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="C255" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="D255" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:4">
       <x:c r="A256" s="2">
         <x:v>45051</x:v>
@@ -6812,51 +6830,51 @@
         <x:v>520</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:4">
       <x:c r="A316" s="2">
         <x:v>45531</x:v>
       </x:c>
       <x:c r="B316" s="0" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="C316" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="D316" s="0" t="s">
         <x:v>522</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:4">
       <x:c r="A317" s="2">
         <x:v>45532</x:v>
       </x:c>
       <x:c r="B317" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="C317" s="0" t="s">
-        <x:v>435</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="D317" s="0" t="s">
         <x:v>523</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:4">
       <x:c r="A318" s="2">
         <x:v>45534</x:v>
       </x:c>
       <x:c r="B318" s="0" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="C318" s="0" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="D318" s="0" t="s">
         <x:v>526</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:4">
       <x:c r="A319" s="2">
         <x:v>45534</x:v>
       </x:c>
       <x:c r="B319" s="0" t="s">
         <x:v>527</x:v>
@@ -6977,54 +6995,54 @@
         <x:v>538</x:v>
       </x:c>
       <x:c r="D327" s="0" t="s">
         <x:v>539</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:4">
       <x:c r="A328" s="2">
         <x:v>45565</x:v>
       </x:c>
       <x:c r="B328" s="0" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="C328" s="0" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="D328" s="0" t="s">
         <x:v>542</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:4">
       <x:c r="A329" s="2">
         <x:v>45565</x:v>
       </x:c>
       <x:c r="B329" s="0" t="s">
-        <x:v>537</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="C329" s="0" t="s">
-        <x:v>538</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="D329" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:4">
       <x:c r="A330" s="2">
         <x:v>45567</x:v>
       </x:c>
       <x:c r="B330" s="0" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="C330" s="0" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="D330" s="0" t="s">
         <x:v>546</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:4">
       <x:c r="A331" s="2">
         <x:v>45568</x:v>
       </x:c>
       <x:c r="B331" s="0" t="s">
         <x:v>79</x:v>
@@ -7996,101 +8014,143 @@
         <x:v>642</x:v>
       </x:c>
       <x:c r="C400" s="0" t="s">
         <x:v>643</x:v>
       </x:c>
       <x:c r="D400" s="0" t="s">
         <x:v>408</x:v>
       </x:c>
     </x:row>
     <x:row r="401" spans="1:4">
       <x:c r="A401" s="2">
         <x:v>46203</x:v>
       </x:c>
       <x:c r="B401" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="C401" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="D401" s="0" t="s">
         <x:v>408</x:v>
       </x:c>
     </x:row>
     <x:row r="402" spans="1:4">
       <x:c r="A402" s="2">
-        <x:v>46265</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="B402" s="0" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="C402" s="0" t="s">
         <x:v>644</x:v>
       </x:c>
-      <x:c r="C402" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D402" s="0" t="s">
-        <x:v>508</x:v>
+        <x:v>645</x:v>
       </x:c>
     </x:row>
     <x:row r="403" spans="1:4">
       <x:c r="A403" s="2">
-        <x:v>46265</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="B403" s="0" t="s">
-        <x:v>644</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="C403" s="0" t="s">
-        <x:v>505</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="D403" s="0" t="s">
-        <x:v>506</x:v>
+        <x:v>647</x:v>
       </x:c>
     </x:row>
     <x:row r="404" spans="1:4">
       <x:c r="A404" s="2">
-        <x:v>46295</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="B404" s="0" t="s">
-        <x:v>645</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="C404" s="0" t="s">
-        <x:v>454</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="D404" s="0" t="s">
-        <x:v>456</x:v>
+        <x:v>649</x:v>
       </x:c>
     </x:row>
     <x:row r="405" spans="1:4">
       <x:c r="A405" s="2">
+        <x:v>46265</x:v>
+      </x:c>
+      <x:c r="B405" s="0" t="s">
+        <x:v>650</x:v>
+      </x:c>
+      <x:c r="C405" s="0" t="s">
+        <x:v>505</x:v>
+      </x:c>
+      <x:c r="D405" s="0" t="s">
+        <x:v>506</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="406" spans="1:4">
+      <x:c r="A406" s="2">
+        <x:v>46265</x:v>
+      </x:c>
+      <x:c r="B406" s="0" t="s">
+        <x:v>650</x:v>
+      </x:c>
+      <x:c r="C406" s="0" t="s">
+        <x:v>505</x:v>
+      </x:c>
+      <x:c r="D406" s="0" t="s">
+        <x:v>508</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="407" spans="1:4">
+      <x:c r="A407" s="2">
+        <x:v>46295</x:v>
+      </x:c>
+      <x:c r="B407" s="0" t="s">
+        <x:v>651</x:v>
+      </x:c>
+      <x:c r="C407" s="0" t="s">
+        <x:v>454</x:v>
+      </x:c>
+      <x:c r="D407" s="0" t="s">
+        <x:v>456</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="408" spans="1:4">
+      <x:c r="A408" s="2">
         <x:v>46752</x:v>
       </x:c>
-      <x:c r="B405" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="C405" s="0" t="s">
+      <x:c r="B408" s="0" t="s">
+        <x:v>651</x:v>
+      </x:c>
+      <x:c r="C408" s="0" t="s">
         <x:v>454</x:v>
       </x:c>
-      <x:c r="D405" s="0" t="s">
+      <x:c r="D408" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Archive</vt:lpstr>
       <vt:lpstr>Archive!Print_Area</vt:lpstr>
       <vt:lpstr>Archive!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>