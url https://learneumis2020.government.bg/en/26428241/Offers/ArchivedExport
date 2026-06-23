--- v0 (2026-04-30)
+++ v1 (2026-06-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a54ee012fae4b44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/03407e4d59bd4c24a2e2e3e94c3790c2.psmdcp" Id="Rf74513a07a324580" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08dcf9909a964294" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7faecbcfaf744bea8f7287842b18c838.psmdcp" Id="R3e094ffbdc824d7c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Archive" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Offers submission deadline</x:t>
   </x:si>
   <x:si>
     <x:t>Procedure subject</x:t>
   </x:si>
   <x:si>
@@ -211,101 +211,101 @@
   <x:si>
     <x:t>ОБЩИНА БЕЛОВО</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.030-0001-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка</x:t>
   </x:si>
   <x:si>
     <x:t>ПРОБЛЕМ ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-4.014-0003-C03</x:t>
   </x:si>
   <x:si>
     <x:t>Прроцедура Тест</x:t>
   </x:si>
   <x:si>
     <x:t>Андрей Георгиев ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-10.001-0002-C02</x:t>
   </x:si>
   <x:si>
+    <x:t>ДМА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Предмет на предвидената процедура (до 1 001 символа)</x:t>
+  </x:si>
+  <x:si>
     <x:t>sdfgtrhjyu</x:t>
   </x:si>
   <x:si>
-    <x:t>ДМА</x:t>
-[...2 lines deleted...]
-    <x:t>Предмет на предвидената процедура (до 1 001 символа)</x:t>
+    <x:t>сфргхд;хнкъ;лй'к</x:t>
+  </x:si>
+  <x:si>
+    <x:t>абв</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-6.004-0001-C03</x:t>
   </x:si>
   <x:si>
     <x:t>Изработване на маркетингова стратегия</x:t>
   </x:si>
   <x:si>
-    <x:t>сфргхд;хнкъ;лй'к</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Машини за обработка на земя</x:t>
   </x:si>
   <x:si>
+    <x:t>Тестова процедура-Жоро 29.08.2018</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ОБЩИНА АРДИНО</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.073-0001-C01</x:t>
+  </x:si>
+  <x:si>
     <x:t>Закупуване на машина за рязане на листов материал</x:t>
   </x:si>
   <x:si>
-    <x:t>Тестова процедура-Жоро 29.08.2018</x:t>
-[...5 lines deleted...]
-    <x:t>BG06RDNP001-19.073-0001-C01</x:t>
+    <x:t>Тестова процедура-ИСУН</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMNP001-2.003-0001-C01</x:t>
   </x:si>
   <x:si>
     <x:t>123</x:t>
   </x:si>
   <x:si>
     <x:t>test1</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.001-0001-C05</x:t>
   </x:si>
   <x:si>
-    <x:t>Тестова процедура-ИСУН</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Подготовка на терен за СМР</x:t>
   </x:si>
   <x:si>
     <x:t>ОБЩИНА СЛИВЕН</x:t>
   </x:si>
   <x:si>
     <x:t>18-1.001-0001-C02</x:t>
   </x:si>
   <x:si>
     <x:t>Софтуер</x:t>
   </x:si>
   <x:si>
     <x:t>ДЕМИРТАШ ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP002-1.002-0013-C01</x:t>
   </x:si>
   <x:si>
     <x:t>test</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-5.002-0002-C12</x:t>
   </x:si>
   <x:si>
     <x:t>Оборудване</x:t>
@@ -430,459 +430,459 @@
   <x:si>
     <x:t>PAxis-2.001-0003-C07</x:t>
   </x:si>
   <x:si>
     <x:t>123456</x:t>
   </x:si>
   <x:si>
     <x:t>Купуване комбайн</x:t>
   </x:si>
   <x:si>
     <x:t>ВРЪНГОВИ ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG20EEA-1.001-0004-C03</x:t>
   </x:si>
   <x:si>
     <x:t>1</x:t>
   </x:si>
   <x:si>
     <x:t>Качамак ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG1846-2.002-0001-C06</x:t>
   </x:si>
   <x:si>
+    <x:t>Осем</x:t>
+  </x:si>
+  <x:si>
     <x:t>Тестова процедура е-тръжни</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Напояване </x:t>
   </x:si>
   <x:si>
     <x:t>ОБЩИНА СМОЛЯН</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-1.025-0009-C03</x:t>
   </x:si>
   <x:si>
-    <x:t>Осем</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>CAVID 19</x:t>
   </x:si>
   <x:si>
     <x:t>Община Лом</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.159-0001-C02</x:t>
   </x:si>
   <x:si>
+    <x:t>Нова тестова процедура за избор на изпълнител</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Процедура за услуги</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Страшо 2017 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG1846-1.003-0004-C02</x:t>
+  </x:si>
+  <x:si>
     <x:t>Окосяване</x:t>
   </x:si>
   <x:si>
-    <x:t>Процедура за услуги</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Процедура 3</x:t>
   </x:si>
   <x:si>
     <x:t>Заразно зло ООД 121212</x:t>
   </x:si>
   <x:si>
     <x:t>BG1846-1.003-0002-C05</x:t>
   </x:si>
   <x:si>
     <x:t>Процедура 4</x:t>
   </x:si>
   <x:si>
     <x:t>Втора процедура ПМС</x:t>
   </x:si>
   <x:si>
+    <x:t>Процедура след коментари</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Процедура Covid 19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M2OP001-2.013-0002-2014BG05M9OP001-C01</x:t>
+  </x:si>
+  <x:si>
     <x:t>Поправка на обувка лява и дясна</x:t>
   </x:si>
   <x:si>
-    <x:t>Процедура Covid 19</x:t>
-[...2 lines deleted...]
-    <x:t>BG05M2OP001-2.013-0002-2014BG05M9OP001-C01</x:t>
+    <x:t>Тест</x:t>
   </x:si>
   <x:si>
     <x:t>Поправка на машина 1</x:t>
   </x:si>
   <x:si>
-    <x:t>Процедура след коментари</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Седем</x:t>
   </x:si>
   <x:si>
     <x:t>Процедура за прекратяване</x:t>
   </x:si>
   <x:si>
     <x:t>Тест 2</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Предмет </x:t>
   </x:si>
   <x:si>
     <x:t>Процедура 6</x:t>
   </x:si>
   <x:si>
     <x:t>Процедура 5</x:t>
   </x:si>
   <x:si>
     <x:t>Закупуване на струг и абкант</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP002-2.004-0002-C01</x:t>
   </x:si>
   <x:si>
     <x:t>444444</x:t>
   </x:si>
   <x:si>
     <x:t>ожж</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка на оборудване</x:t>
   </x:si>
   <x:si>
     <x:t>111111</x:t>
   </x:si>
   <x:si>
     <x:t>2 ра за Строеж на мост, която ще бъде прекратена</x:t>
   </x:si>
   <x:si>
     <x:t>КАРАЯНЕВ 2011 ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP001-3.002-0007</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP002-2.002-0024-C01</x:t>
   </x:si>
   <x:si>
+    <x:t>Предмет на предвидената процедура - за 1 ден</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АМС</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP002-2.002-0026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на маски</x:t>
+  </x:si>
+  <x:si>
+    <x:t>еКандидат</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG1846-2.008-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Тенис турнир</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФЪН БОКС ПРИМ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M9OP001-1.024-0003</x:t>
+  </x:si>
+  <x:si>
     <x:t>Каски</x:t>
   </x:si>
   <x:si>
     <x:t>еКандидат 2</x:t>
   </x:si>
   <x:si>
     <x:t>BG1846-2.008-0002</x:t>
   </x:si>
   <x:si>
-    <x:t>Предмет на предвидената процедура - за 1 ден</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>тест при сключен договор</x:t>
   </x:si>
   <x:si>
     <x:t>ДИКСИ - 64 ЕОО</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP001-3.002-0001</x:t>
   </x:si>
   <x:si>
-    <x:t>Тенис турнир</x:t>
-[...14 lines deleted...]
-    <x:t>BG1846-2.008-0001</x:t>
+    <x:t>Услуга - за прекратяване</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Втори тестови кандидат</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP002-2.002-0023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>предвидената процедура за тестване</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Строеж на мост</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Процедура -- оценка</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP002-2.002-0025</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Прекратяване от бенефициента</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Втори тестови кандидат-ДАЕУ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP002-2.002-0027</x:t>
   </x:si>
   <x:si>
     <x:t>Спирт</x:t>
   </x:si>
   <x:si>
     <x:t>BG1846-2.008-0001-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Услуга - за прекратяване</x:t>
-[...26 lines deleted...]
-    <x:t>BG16RFOP002-2.002-0027</x:t>
+    <x:t>procedura v chernova</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КАРИО ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M9OP001-1.024-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Услуга - 2, Втори тестови кандидат</x:t>
   </x:si>
   <x:si>
-    <x:t>procedura v chernova</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Приемане на плащания с карти и безконтактни платежни аксесоари директно на мобилен телефон</x:t>
   </x:si>
   <x:si>
     <x:t>След коментари</x:t>
   </x:si>
   <x:si>
     <x:t>След коментари - за прекратяване</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP002-2.002-0028</x:t>
   </x:si>
   <x:si>
+    <x:t>пак става</x:t>
+  </x:si>
+  <x:si>
     <x:t>Тестова процедура за Е-тръжни към проект</x:t>
   </x:si>
   <x:si>
     <x:t>Чуек ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP002-3.010-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Тестова процедура за Е-тръжни</x:t>
   </x:si>
   <x:si>
-    <x:t>пак става</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>тест след договор</x:t>
   </x:si>
   <x:si>
     <x:t>Покупка на стоки</x:t>
   </x:si>
   <x:si>
     <x:t>Bolyarska skara ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP002-1.002-0016</x:t>
   </x:si>
   <x:si>
+    <x:t>Коледна - обявена на 09.12.2020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИНТЕРАКТИВНА БЪЛГАРИЯ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP001-3.002-0002</x:t>
+  </x:si>
+  <x:si>
     <x:t>Кубрат Пулев</x:t>
   </x:si>
   <x:si>
     <x:t>НАИВ ООД</x:t>
   </x:si>
   <x:si>
+    <x:t>BG16M1OP001-3.002-0006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>шоколадов кейк</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФОРЕЛ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP001-3.002-0005</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG16M1OP001-3.002-0006-C05</x:t>
   </x:si>
   <x:si>
-    <x:t>Коледна - обявена на 09.12.2020</x:t>
-[...17 lines deleted...]
-    <x:t>BG16M1OP001-3.002-0006</x:t>
+    <x:t>Могат ли да се прикачват разяснения</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP002-2.002-0012</x:t>
   </x:si>
   <x:si>
     <x:t>Дезинфектант</x:t>
   </x:si>
   <x:si>
     <x:t>Моите е-тръжни 3</x:t>
   </x:si>
   <x:si>
     <x:t>BG1846-2.008-0003</x:t>
   </x:si>
   <x:si>
+    <x:t>Присъединява ли се към ПИИ?</x:t>
+  </x:si>
+  <x:si>
     <x:t>Осигуряване на помощ</x:t>
   </x:si>
   <x:si>
     <x:t>Шарж ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP002-1.023-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Получава ли бенефициентът известие?</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP002-2.002-0027-C05</x:t>
   </x:si>
   <x:si>
-    <x:t>Присъединява ли се към ПИИ?</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Процедура 11.12.2020</x:t>
   </x:si>
   <x:si>
     <x:t>Комуникация</x:t>
   </x:si>
   <x:si>
     <x:t>Морски кандидат 2</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFOP001-4.006-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Северна Македония</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFOP001-4.006-0001</x:t>
   </x:si>
   <x:si>
+    <x:t>Услуга тест</x:t>
+  </x:si>
+  <x:si>
     <x:t>Доставка на сняг</x:t>
   </x:si>
   <x:si>
-    <x:t>Услуга тест</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Тестова процедура по ПМС</x:t>
   </x:si>
   <x:si>
     <x:t>ДОБРУДЖА БИЛДИНГ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-3.001-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Министерство на външните работи</x:t>
   </x:si>
   <x:si>
     <x:t>Лайфвижън ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFOP001-4.006-0002</x:t>
   </x:si>
   <x:si>
+    <x:t>Срокове</x:t>
+  </x:si>
+  <x:si>
     <x:t>циклонален вихър</x:t>
   </x:si>
   <x:si>
-    <x:t>Срокове</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Кой ми скри процедурата?</x:t>
   </x:si>
   <x:si>
     <x:t>"ХС" - СТИЛ "ООД"</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP002-4.006-0004-C03</x:t>
   </x:si>
   <x:si>
     <x:t>Test 0000</x:t>
   </x:si>
   <x:si>
     <x:t>ридобиване от българската държава чрез дарение на сгради в Украйна</x:t>
   </x:si>
   <x:si>
     <x:t>ОЛИМПМИР ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-3.001-0002</x:t>
   </x:si>
   <x:si>
+    <x:t>Обучение по шведски</x:t>
+  </x:si>
+  <x:si>
     <x:t>Изграждане на мол</x:t>
   </x:si>
   <x:si>
-    <x:t>Обучение по шведски</x:t>
+    <x:t>нова процедура доставка шейни</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИНФОВИЗИОН ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG20EEA-3.001-0001-C03</x:t>
   </x:si>
   <x:si>
     <x:t>Могат ли да се публикуват разяснения?</x:t>
   </x:si>
   <x:si>
     <x:t>Спомен от детството</x:t>
   </x:si>
   <x:si>
     <x:t>ПОПАЙ</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-3.001-0003</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>BG20EEA-3.001-0001-C03</x:t>
   </x:si>
   <x:si>
     <x:t>Консумативи</x:t>
   </x:si>
   <x:si>
     <x:t>АЕЦ "Козлодуй" т</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка на храна</x:t>
   </x:si>
   <x:si>
     <x:t>Прогноза за 24 часа</x:t>
   </x:si>
   <x:si>
     <x:t>проект по две оси</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-2.013-0005-C04</x:t>
   </x:si>
   <x:si>
     <x:t>Test</x:t>
   </x:si>
   <x:si>
     <x:t>Правни услуги</x:t>
   </x:si>
@@ -932,105 +932,105 @@
     <x:t>Организиране на концерт</x:t>
   </x:si>
   <x:si>
     <x:t>BG20EEA-2.001-0002-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Доставка на биоагенти
 </x:t>
   </x:si>
   <x:si>
     <x:t>Храна за бедните</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-3.002-0004-C07</x:t>
   </x:si>
   <x:si>
     <x:t>Процедура преди одобрение на проект</x:t>
   </x:si>
   <x:si>
     <x:t>Администрация на Министерския съвет</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP002-1.004-0001</x:t>
   </x:si>
   <x:si>
+    <x:t>Община Гоце Делчев1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP002-1.030-0001</x:t>
+  </x:si>
+  <x:si>
     <x:t>Община Гоце Делчев</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP002-1.030-0001-C03</x:t>
   </x:si>
   <x:si>
-    <x:t>Община Гоце Делчев1</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">Доставка на резервни части и консумативи </x:t>
   </x:si>
   <x:si>
     <x:t>МИГ КОСТЕНЕЦ</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.041-0004-C03</x:t>
   </x:si>
   <x:si>
     <x:t>Тест оферта</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка на лед</x:t>
   </x:si>
   <x:si>
     <x:t>Поръчка за нещо</x:t>
   </x:si>
   <x:si>
     <x:t>”ДЕЙ СТАР-13” ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP001-1.003-0001-C08</x:t>
   </x:si>
   <x:si>
     <x:t>Строител</x:t>
   </x:si>
   <x:si>
     <x:t>Тестова процедура за външно възлагане</x:t>
   </x:si>
   <x:si>
     <x:t>BGTEST-1.001-0003-C03</x:t>
   </x:si>
   <x:si>
     <x:t>яве</x:t>
   </x:si>
   <x:si>
     <x:t>BG1846-2.008-0002-C04</x:t>
   </x:si>
   <x:si>
+    <x:t>Доставка на  ябълки</x:t>
+  </x:si>
+  <x:si>
     <x:t>асд</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Доставка на  ябълки</x:t>
   </x:si>
   <x:si>
     <x:t>Кандидат 7 КО</x:t>
   </x:si>
   <x:si>
     <x:t>BG1846-1.009-0002-C02</x:t>
   </x:si>
   <x:si>
     <x:t>Добрев победи на първия тур</x:t>
   </x:si>
   <x:si>
     <x:t>БГ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP002-1.028-0001-C05</x:t>
   </x:si>
   <x:si>
     <x:t>Тест 123</x:t>
   </x:si>
   <x:si>
     <x:t>1846</x:t>
   </x:si>
   <x:si>
     <x:t>Оценяваща фирма</x:t>
   </x:si>
@@ -1137,309 +1137,309 @@
   <x:si>
     <x:t>BG14MFOP001-4.009-0028-C02</x:t>
   </x:si>
   <x:si>
     <x:t>редмет на п</x:t>
   </x:si>
   <x:si>
     <x:t>Ивана- 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-8.004-0001-C03</x:t>
   </x:si>
   <x:si>
     <x:t>Тестова процедура</x:t>
   </x:si>
   <x:si>
     <x:t>TestRRP-2.001-0001-C01</x:t>
   </x:si>
   <x:si>
     <x:t>16082022</x:t>
   </x:si>
   <x:si>
     <x:t>Панамера бяла</x:t>
   </x:si>
   <x:si>
+    <x:t>BG1846-1.002-0004-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Кандидат 456</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP002-2.060-0003</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG1846-1.002-0004</x:t>
   </x:si>
   <x:si>
-    <x:t>Кандидат 456</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>нова процедура с 3 09092022</x:t>
   </x:si>
   <x:si>
     <x:t>Създаване, разработване, поставяне и реализиране на образователно театрално представление за съхранение на природата и културното наследство - включително и арт ателиетата към постановка 1</x:t>
   </x:si>
   <x:si>
     <x:t>ВЕНДОМАТИК</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-4.003-0002-C02</x:t>
   </x:si>
   <x:si>
     <x:t>САЩ и Австралия и Нова Зеландия</x:t>
   </x:si>
   <x:si>
     <x:t>Нова с 2</x:t>
   </x:si>
   <x:si>
     <x:t>9999</x:t>
   </x:si>
   <x:si>
     <x:t>Комби 3</x:t>
   </x:si>
   <x:si>
+    <x:t>BG1846-2.011-0003-C03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20092022</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG1846-2.011-0003</x:t>
   </x:si>
   <x:si>
-    <x:t>BG1846-2.011-0003-C03</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>111</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-5.003-0002-C08</x:t>
   </x:si>
   <x:si>
+    <x:t>12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202020092022</x:t>
+  </x:si>
+  <x:si>
     <x:t>01092022</x:t>
   </x:si>
   <x:si>
     <x:t>еик 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG1846-1.002-0003</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>12</x:t>
   </x:si>
   <x:si>
     <x:t>Закупуване на хартия</x:t>
   </x:si>
   <x:si>
     <x:t>Община Ардино</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-12.009-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Предмет на предвидената процедура (</x:t>
   </x:si>
   <x:si>
     <x:t>Лидия ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-4.003-0009</x:t>
   </x:si>
   <x:si>
     <x:t>Процедура 1</x:t>
   </x:si>
   <x:si>
     <x:t>Пример АД</x:t>
   </x:si>
   <x:si>
     <x:t>2021BG16RFOP001-2.008-0001-C04</x:t>
   </x:si>
   <x:si>
     <x:t>123123</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">831562486
 </x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-3.010-0006</x:t>
   </x:si>
   <x:si>
+    <x:t>Тест Жоро</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Жоро</x:t>
+  </x:si>
+  <x:si>
+    <x:t/>
+  </x:si>
+  <x:si>
     <x:t>Строително-монтажни работи по доставка, монтаж и въвеждане в експлоатация на топлоизолационна система от сандвич панели за покрив на индустриална сграда.</x:t>
   </x:si>
   <x:si>
     <x:t>МЕТРОПОЛИТЕН ЕАД</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-12.007-0003-C02</x:t>
   </x:si>
   <x:si>
-    <x:t>Тест Жоро</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Да обвърже</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на облачни услуги и софтуер за нуждите на ВСУ "Черноризец Храбър"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Медицински университет "Проф. д-р Параскев Стоянов" - Варна - (МФ, ФОЗ, Филиал Велико Търново, Филиал Сливен, Филиал Шумен и Медицински колеж)</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Осигуряване на устен превод; писмен превод на документи и превод на информационни материали
 </x:t>
   </x:si>
   <x:si>
     <x:t>Сдружение Клуб по водни спортове</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-3.010-0003</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-3.010-0003-C02</x:t>
   </x:si>
   <x:si>
-    <x:t>Доставка на облачни услуги и софтуер за нуждите на ВСУ "Черноризец Храбър"</x:t>
-[...2 lines deleted...]
-    <x:t>Медицински университет "Проф. д-р Параскев Стоянов" - Варна - (МФ, ФОЗ, Филиал Велико Търново, Филиал Сливен, Филиал Шумен и Медицински колеж)</x:t>
+    <x:t xml:space="preserve">Доставка на селскостопанско оборудване – Лехообразувател с найлонополагащо.	</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проект 111111</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-3.010-0002-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Доставка и монтаж по обособени позиции, както следва: Обособена позиция 1: Топлоизолационни системи от сандвич панели за външни стени (315 м2) и за покрив (640 м2) Обособена позиция 2: PVC дограма (160 м2)	</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">Доставка на селскостопанско оборудване – Лехообразувател с найлонополагащо.	</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Включване на заети лица в специфични обучения за конкретното работно място</x:t>
   </x:si>
   <x:si>
     <x:t>ГАМА КОНСУЛТ-КАЛИНКИН</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-3.010-0002</x:t>
   </x:si>
   <x:si>
     <x:t>ААА БББ</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP001-1.003-0016</x:t>
   </x:si>
   <x:si>
     <x:t>Проектиране и изграждане и въвеждане в експлоатация на две фотоволтаични централи за собствено потребление</x:t>
   </x:si>
   <x:si>
     <x:t>КЪЛЕКШЪН АД</x:t>
   </x:si>
   <x:si>
     <x:t>Закупуване на книги</x:t>
   </x:si>
   <x:si>
     <x:t>Тест Библиотека</x:t>
   </x:si>
   <x:si>
+    <x:t>Кандидат 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP002-2.060-0002</x:t>
+  </x:si>
+  <x:si>
     <x:t xml:space="preserve">„Доставка на котел пелетен“	</x:t>
   </x:si>
   <x:si>
     <x:t>АЛ ИНДЪСТРИ ЕООД 11</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-12.008-0018</x:t>
   </x:si>
   <x:si>
-    <x:t>Кандидат 1</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>ПВУТК14</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-5.008-0003-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка на трактор - 1бр. със следните минимални технически характтеристики: с кабина, с климатик и с мощност от 55-60 к.с.</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка на навигационна система и софтуер - 2 броя</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане на малки влажни зони</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Тестова от Деня на победата</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Тестова от Деня на победата	2
 </x:t>
   </x:si>
   <x:si>
     <x:t>Черно море</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Тестова от Деня на победата</x:t>
   </x:si>
   <x:si>
     <x:t>Извършване на СМР по обособени позиции:
 ОП 1 Доставка и полагане на 820 м2 топлоизолационни системи от сандвич панели за покриви;
 ОП 2 Доставка и полагане на 500 м2 Топлоизолационна плоча от EPS
 ОП 3 Доставка и монтаж на 18 бр. х 5,22 m2 PVC дограма</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">АГЕНЦИЯ ПО ЗАЕТОСТТА	</x:t>
   </x:si>
   <x:si>
+    <x:t>BG-RRP-12.012-0001-C03</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG-RRP-12.012-0001</x:t>
   </x:si>
   <x:si>
-    <x:t>BG-RRP-12.012-0001-C03</x:t>
+    <x:t>Салон за красота Maria Wyatt</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка дрон</x:t>
   </x:si>
   <x:si>
-    <x:t>Салон за красота Maria Wyatt</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Предмет на предвидената процедур</x:t>
   </x:si>
   <x:si>
     <x:t>Кратко описание</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-3.010-0008</x:t>
   </x:si>
   <x:si>
     <x:t>ПВУ Тест 456</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-3.010-0005</x:t>
   </x:si>
   <x:si>
-    <x:t>BG-RRP-3.010-0005-C02</x:t>
+    <x:t>BG-RRP-3.010-0005-C03</x:t>
   </x:si>
   <x:si>
     <x:t>черен исун</x:t>
   </x:si>
   <x:si>
     <x:t>ПВУТК12</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-5.008-0001-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Предмет на предвидената процедура 456</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP001-1.003-0001</x:t>
   </x:si>
   <x:si>
     <x:t>учебна година 1</x:t>
   </x:si>
   <x:si>
     <x:t>ГРАДИНА - РВ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-12.008-0003-C01</x:t>
   </x:si>
@@ -1477,146 +1477,146 @@
     <x:t>Услуги</x:t>
   </x:si>
   <x:si>
     <x:t>Ветрино</x:t>
   </x:si>
   <x:si>
     <x:t>алабала</x:t>
   </x:si>
   <x:si>
     <x:t>123123 455454 454555454 454545554 3333333 3333333</x:t>
   </x:si>
   <x:si>
     <x:t>FP2044-3.003-0002-C03</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка, монтаж и въвеждане в експлоатация на следните дълготрайни материални активи по обособени позиции:</x:t>
   </x:si>
   <x:si>
     <x:t>ПРОФЕСИОНАЛНА ТЕХНИЧЕСКА ГИМНАЗИЯ "Д-Р Н.ВАСИЛИАДИ.</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-12.019-0002-C03</x:t>
   </x:si>
   <x:si>
     <x:t>редмет на предвидената процедур</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17112023</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Доставка на специализирани машини
 </x:t>
   </x:si>
   <x:si>
     <x:t>Виви АД</x:t>
   </x:si>
   <x:si>
-    <x:t>17112023</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Тутурутка Варна</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-1.006-0001-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка на Материали</x:t>
   </x:si>
   <x:si>
+    <x:t>ЕМИ АД</x:t>
+  </x:si>
+  <x:si>
     <x:t xml:space="preserve">ЧЕРНОМОРСКО ЗЛАТО АД	</x:t>
   </x:si>
   <x:si>
-    <x:t>ЕМИ АД</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ЕТ "ВТВ - ВИКТОРИЯ ПЕНЕВА"</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-11.016-0001-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Некъв нормален кандиадат</x:t>
   </x:si>
   <x:si>
     <x:t>FP2044-1.006-0001-C06</x:t>
   </x:si>
   <x:si>
     <x:t>Пети</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-12.020-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Ивана 23</x:t>
   </x:si>
   <x:si>
     <x:t>Кратко описание на проектното предложение (до 2 000 символа) 0</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP001-1.003-0019-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Предмет на прредмет на предвидената процедур</x:t>
   </x:si>
   <x:si>
     <x:t>Трети</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-12.020-0003</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-12.020-0003-C03</x:t>
   </x:si>
   <x:si>
+    <x:t>ЕФСУ 456</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2021BG16RFOP001-2.005-0008-C10</x:t>
+  </x:si>
+  <x:si>
     <x:t>456</x:t>
   </x:si>
   <x:si>
-    <x:t>ЕФСУ 456</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>2021BG16RFOP001-2.005-0008</x:t>
   </x:si>
   <x:si>
-    <x:t>2021BG16RFOP001-2.005-0008-C10</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>тест ИРЕНА</x:t>
   </x:si>
   <x:si>
     <x:t>Ася</x:t>
   </x:si>
   <x:si>
     <x:t>ася2</x:t>
   </x:si>
   <x:si>
     <x:t>Първи</x:t>
   </x:si>
   <x:si>
+    <x:t>BG-RRP-12.020-0001-C01</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG-RRP-12.020-0001</x:t>
   </x:si>
   <x:si>
-    <x:t>BG-RRP-12.020-0001-C01</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>НАП напомни, че има 20% отстъпка, ако акт се плати до 14 дни</x:t>
   </x:si>
   <x:si>
     <x:t>СВЕТОЕЛ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>2021BG16RFOP001-2.001-0002-C03</x:t>
   </x:si>
   <x:si>
     <x:t>Тест - доставка на ДМА</x:t>
   </x:si>
   <x:si>
     <x:t>Тест ТММ</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-3.005-0001</x:t>
   </x:si>
   <x:si>
     <x:t>fdf</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-3.010-0004</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.001-0001-C01</x:t>
@@ -1637,97 +1637,97 @@
     <x:t>мйьдфкъ</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка, монтаж и въвеждане в експлоатация на Флексопечатна машина за колбасни обвивки - 1 брой</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-12.023-0003</x:t>
   </x:si>
   <x:si>
     <x:t>БЛАГОЕВГРАД</x:t>
   </x:si>
   <x:si>
     <x:t>ОБЩИНА Видин</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR003-4.002-0003-C03</x:t>
   </x:si>
   <x:si>
     <x:t>м1м1</x:t>
   </x:si>
   <x:si>
     <x:t>FP2044-2.008-0001-C07</x:t>
   </x:si>
   <x:si>
     <x:t>втора</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>2021BG16RFOP001-3.006-0001</x:t>
   </x:si>
   <x:si>
     <x:t>оставка и въвеждане в експлоатация по 3 обособени позиции:
 Обособена позиция № 1 Mашина за поставяне на самозалепваща се лента за затваряне на ъглите на твърди кутии- 1 брой
 Обособена позиция №2 Автоматична линия за облепване на твърди кутии с хартия - 1 брой
 Обособена позиция №3 Режеща маса - 1 брой</x:t>
   </x:si>
   <x:si>
     <x:t>РАЙОН "НАДЕЖДА"</x:t>
   </x:si>
   <x:si>
+    <x:t>BG-RRP-12.023-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Предмет на предвидената процедура февруари 2024  lt;дссд"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СДРУЖЕНИЕ С НЕСТОПАНСКА ЦЕЛ ИНСТИТУТ ЗА РАЗВИТИЕ НА ЕВРОПЕЙСКО ГРАЖДАНСКО ОБЩЕСТВО</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2021BG16RFOP001-3.006-0001</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG-RRP-12.023-0004-C02</x:t>
   </x:si>
   <x:si>
-    <x:t>BG-RRP-12.023-0004</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>111111111111</x:t>
   </x:si>
   <x:si>
     <x:t>19092024Космос ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG1846-1.001-0002-C06</x:t>
   </x:si>
   <x:si>
+    <x:t>МИНИСТЕРСТВО НА ЗДРАВЕОПАЗВАНЕТО</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-12.005-0005-C01</x:t>
+  </x:si>
+  <x:si>
     <x:t>333</x:t>
   </x:si>
   <x:si>
     <x:t>3333</x:t>
   </x:si>
   <x:si>
-    <x:t>МИНИСТЕРСТВО НА ЗДРАВЕОПАЗВАНЕТО</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>222222</x:t>
   </x:si>
   <x:si>
     <x:t>BG1846-1.002-0001</x:t>
   </x:si>
   <x:si>
     <x:t>456456456</x:t>
   </x:si>
   <x:si>
     <x:t>СТОЛИЧНА ОБЩИНА</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-5.014-0001-C03</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка на .....</x:t>
   </x:si>
   <x:si>
     <x:t>Министерство на вътрешните работи</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISPR001-3.001-0002-C02</x:t>
   </x:si>
   <x:si>
     <x:t>Живко ЕАД</x:t>
@@ -1802,156 +1802,214 @@
     <x:t>Летял в самолет</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-12.006-0008</x:t>
   </x:si>
   <x:si>
     <x:t>Аааа</x:t>
   </x:si>
   <x:si>
     <x:t>Втори Канди место 2.5</x:t>
   </x:si>
   <x:si>
     <x:t>FP2044-3.009-0002-C02</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">„Изграждане на високотехнологично рибовъдно стопанство“	</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">СМР за подобряване на енергийната ефективност на производствена сграда	</x:t>
   </x:si>
   <x:si>
     <x:t>СОФИЙСКИ УНИВЕРСИТЕТ "СВ.КЛИМЕНТ ОХРИДСКИ" - два региона</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR002-1.003-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR002-1.003-0001-C01</x:t>
   </x:si>
   <x:si>
     <x:t>да полетим</x:t>
   </x:si>
   <x:si>
     <x:t>летяла</x:t>
   </x:si>
   <x:si>
     <x:t>Ивана- Инвестиция Образование</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-1.006-0004-C10</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка,монтаж и въвеждане в експлоатация на специализирано оборудване за шивашко ателие.
 Обособена позиция 1 - Бродираща машина за малки и големи детайли. 1 бр.
 Обособена позиция 2 - Машина за ситопечат- 1 бр.,
 Обособена позиция 3 - Индустриална химична машина с перхлоретилен- 1 бр., Обособена позиция 4 - Гатер ножица- 1 бр.,</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR003-4.004-0001-C02</x:t>
   </x:si>
   <x:si>
     <x:t>пътно смр</x:t>
   </x:si>
   <x:si>
+    <x:t>Агрифарм</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-6.006-0002-C03</x:t>
+  </x:si>
+  <x:si>
     <x:t>Строителство на ЖО</x:t>
   </x:si>
   <x:si>
     <x:t>Агрострой</x:t>
   </x:si>
   <x:si>
-    <x:t>Агрифарм</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>ремонт</x:t>
   </x:si>
   <x:si>
     <x:t>Закупуване на 6 бр. санитарни превозни средства за транспорт по въздух (хеликоптери), осигурени с необходимото оборудване и апаратура за нуждите на спешната медицинска помощ по ДБФП № РД-02-37-98/08.10.2020 г. по Проект № BG16RFOP001-4.002-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Тест 456</x:t>
   </x:si>
   <x:si>
     <x:t>ЗДРАВЕ ООД</x:t>
   </x:si>
   <x:si>
     <x:t>2021BG16RFOP001-2.006-0003</x:t>
   </x:si>
   <x:si>
     <x:t>„Изготвяне на проектни предложения по процедура №  на програма „ПРР“ 2021-2027 г.“</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Текущ ремонт на помещения	</x:t>
   </x:si>
   <x:si>
     <x:t>енергийната ефективност на производствена сграда</x:t>
   </x:si>
   <x:si>
     <x:t>222</x:t>
   </x:si>
   <x:si>
     <x:t>Кан</x:t>
   </x:si>
   <x:si>
     <x:t>FP2044-5.004-0001-C03</x:t>
   </x:si>
   <x:si>
     <x:t>1911</x:t>
   </x:si>
   <x:si>
     <x:t>Закупуване</x:t>
   </x:si>
   <x:si>
     <x:t>ДОСТАВКА НА МАТЕРИАЛИ</x:t>
   </x:si>
   <x:si>
-    <x:t>2021BG16RFOP001-2.006-0003-C03</x:t>
+    <x:t>2021BG16RFOP001-2.006-0003-C06</x:t>
   </x:si>
   <x:si>
     <x:t>Здравеопазване 2021-2027 456</x:t>
   </x:si>
   <x:si>
+    <x:t>TEts</x:t>
+  </x:si>
+  <x:si>
     <x:t>тест ИС</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>TEts</x:t>
   </x:si>
   <x:si>
     <x:t>Внедряване в Смядово на:
 - система за управление на ресурсите;
 - система за управление на взаимоотношенията с клиенти и
 - система за бизнес анализи,
 в изпълнение на проект</x:t>
   </x:si>
   <x:si>
     <x:t>ОБЩИНА СМЯДОВО</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR002-1.004-0001-C03</x:t>
   </x:si>
   <x:si>
+    <x:t>Нова обявена процедура</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Община Пловдив 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.005-0003</x:t>
+  </x:si>
+  <x:si>
     <x:t>FP2044-2.010-0002-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4444444444444444</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2222</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2 нова процедура бяла 21042026 без предварително избрано ПП</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Бен клас 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FP2044-2.005-0001-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FP2044-2.005-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>fet</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и монтаж по следните обособени позиции:
+Обособена позиция 1 – Колонен климатик тип 1 -2бр.
+Обособена позиция 2 – Колонен климатик тип 2- 2бр.
+Обособена позиция 3 – Инверторна мултисистема - 1 бр.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ОБЩИНА ЛОВЕЧ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-10.003-0002-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Тест с ПП 456</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP001-1.003-0017</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Управляващ орган на Програма "Техническа помощ"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFTA001-1.001-0001-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Тръжна процедура 456</x:t>
   </x:si>
   <x:si>
     <x:t>Предмет 456</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
@@ -2306,51 +2364,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:D383"/>
+  <x:dimension ref="A1:D401"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="4" width="40.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
       <x:c r="A2" s="2">
@@ -2772,110 +2830,110 @@
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:4">
       <x:c r="A32" s="2">
         <x:v>43311</x:v>
       </x:c>
       <x:c r="B32" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:4">
       <x:c r="A33" s="2">
         <x:v>43312</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:4">
       <x:c r="A34" s="2">
         <x:v>43312</x:v>
       </x:c>
       <x:c r="B34" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:4">
       <x:c r="A35" s="2">
         <x:v>43312</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:4">
       <x:c r="A36" s="2">
         <x:v>43312</x:v>
       </x:c>
       <x:c r="B36" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:4">
       <x:c r="A37" s="2">
         <x:v>43312</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:4">
       <x:c r="A38" s="2">
         <x:v>43312</x:v>
       </x:c>
       <x:c r="B38" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:4">
       <x:c r="A39" s="2">
         <x:v>43334</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
         <x:v>53</x:v>
@@ -2884,194 +2942,194 @@
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:4">
       <x:c r="A40" s="2">
         <x:v>43334</x:v>
       </x:c>
       <x:c r="B40" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:4">
       <x:c r="A41" s="2">
         <x:v>43342</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:4">
       <x:c r="A42" s="2">
         <x:v>43342</x:v>
       </x:c>
       <x:c r="B42" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:4">
       <x:c r="A43" s="2">
         <x:v>43343</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="D43" s="0" t="s">
         <x:v>78</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:4">
       <x:c r="A44" s="2">
         <x:v>43343</x:v>
       </x:c>
       <x:c r="B44" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="C44" s="0" t="s">
         <x:v>80</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>27</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:4">
       <x:c r="A45" s="2">
         <x:v>43373</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:4">
       <x:c r="A46" s="2">
         <x:v>43373</x:v>
       </x:c>
       <x:c r="B46" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:4">
       <x:c r="A47" s="2">
         <x:v>43378</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:4">
       <x:c r="A48" s="2">
         <x:v>43403</x:v>
       </x:c>
       <x:c r="B48" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:4">
       <x:c r="A49" s="2">
         <x:v>43403</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:4">
       <x:c r="A50" s="2">
         <x:v>43404</x:v>
       </x:c>
       <x:c r="B50" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:4">
       <x:c r="A51" s="2">
         <x:v>43434</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="D51" s="0" t="s">
         <x:v>75</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:4">
       <x:c r="A52" s="2">
         <x:v>43465</x:v>
       </x:c>
       <x:c r="B52" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:4">
       <x:c r="A53" s="2">
         <x:v>43465</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
         <x:v>53</x:v>
@@ -3161,57 +3219,57 @@
         <x:v>102</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:4">
       <x:c r="A60" s="2">
         <x:v>43616</x:v>
       </x:c>
       <x:c r="B60" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:4">
       <x:c r="A61" s="2">
         <x:v>43616</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:4">
       <x:c r="A62" s="2">
         <x:v>43621</x:v>
       </x:c>
       <x:c r="B62" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:4">
       <x:c r="A63" s="2">
         <x:v>43625</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
         <x:v>27</x:v>
@@ -3315,51 +3373,51 @@
         <x:v>114</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:4">
       <x:c r="A71" s="2">
         <x:v>43707</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:4">
       <x:c r="A72" s="2">
         <x:v>43708</x:v>
       </x:c>
       <x:c r="B72" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:4">
       <x:c r="A73" s="2">
         <x:v>43768</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:4">
       <x:c r="A74" s="2">
         <x:v>43789</x:v>
@@ -3486,152 +3544,152 @@
         <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:4">
       <x:c r="A83" s="2">
         <x:v>43921</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:4">
       <x:c r="A84" s="2">
         <x:v>43930</x:v>
       </x:c>
       <x:c r="B84" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:4">
       <x:c r="A85" s="2">
         <x:v>43930</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:4">
       <x:c r="A86" s="2">
         <x:v>43930</x:v>
       </x:c>
       <x:c r="B86" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="C86" s="0" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="D86" s="0" t="s">
         <x:v>142</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:4">
       <x:c r="A87" s="2">
         <x:v>43931</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:4">
       <x:c r="A88" s="2">
         <x:v>43937</x:v>
       </x:c>
       <x:c r="B88" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:4">
       <x:c r="A89" s="2">
         <x:v>43951</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:4">
       <x:c r="A90" s="2">
         <x:v>43951</x:v>
       </x:c>
       <x:c r="B90" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:4">
       <x:c r="A91" s="2">
         <x:v>43951</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:4">
       <x:c r="A92" s="2">
         <x:v>43952</x:v>
       </x:c>
       <x:c r="B92" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:4">
       <x:c r="A93" s="2">
         <x:v>43952</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
         <x:v>152</x:v>
@@ -3640,110 +3698,110 @@
         <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:4">
       <x:c r="A94" s="2">
         <x:v>43953</x:v>
       </x:c>
       <x:c r="B94" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:4">
       <x:c r="A95" s="2">
         <x:v>43957</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:4">
       <x:c r="A96" s="2">
         <x:v>43957</x:v>
       </x:c>
       <x:c r="B96" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:4">
       <x:c r="A97" s="2">
         <x:v>43957</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:4">
       <x:c r="A98" s="2">
         <x:v>43957</x:v>
       </x:c>
       <x:c r="B98" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="D98" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:4">
       <x:c r="A99" s="2">
         <x:v>43957</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="D99" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:4">
       <x:c r="A100" s="2">
         <x:v>43960</x:v>
       </x:c>
       <x:c r="B100" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="D100" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:4">
       <x:c r="A101" s="2">
         <x:v>43961</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
         <x:v>27</x:v>
@@ -3822,54 +3880,54 @@
         <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:4">
       <x:c r="A107" s="2">
         <x:v>44042</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="C107" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D107" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:4">
       <x:c r="A108" s="2">
         <x:v>44043</x:v>
       </x:c>
       <x:c r="B108" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="C108" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D108" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:4">
       <x:c r="A109" s="2">
         <x:v>44074</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C109" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="D109" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:4">
       <x:c r="A110" s="2">
         <x:v>44104</x:v>
       </x:c>
       <x:c r="B110" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C110" s="0" t="s">
         <x:v>144</x:v>
@@ -3976,558 +4034,558 @@
         <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:4">
       <x:c r="A118" s="2">
         <x:v>44132</x:v>
       </x:c>
       <x:c r="B118" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="C118" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="D118" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:4">
       <x:c r="A119" s="2">
         <x:v>44134</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="C119" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D119" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:4">
       <x:c r="A120" s="2">
         <x:v>44134</x:v>
       </x:c>
       <x:c r="B120" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="C120" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="D120" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:4">
       <x:c r="A121" s="2">
         <x:v>44134</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C121" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="D121" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:4">
       <x:c r="A122" s="2">
         <x:v>44134</x:v>
       </x:c>
       <x:c r="B122" s="0" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="C122" s="0" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="D122" s="0" t="s">
         <x:v>199</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:4">
       <x:c r="A123" s="2">
         <x:v>44134</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="C123" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D123" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:4">
       <x:c r="A124" s="2">
         <x:v>44134</x:v>
       </x:c>
       <x:c r="B124" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="C124" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D124" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:4">
       <x:c r="A125" s="2">
         <x:v>44135</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C125" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="D125" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:4">
       <x:c r="A126" s="2">
         <x:v>44135</x:v>
       </x:c>
       <x:c r="B126" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="C126" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D126" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:4">
       <x:c r="A127" s="2">
         <x:v>44135</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="C127" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D127" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:4">
       <x:c r="A128" s="2">
         <x:v>44142</x:v>
       </x:c>
       <x:c r="B128" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="C128" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="D128" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:4">
       <x:c r="A129" s="2">
         <x:v>44155</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="C129" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D129" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:4">
       <x:c r="A130" s="2">
         <x:v>44156</x:v>
       </x:c>
       <x:c r="B130" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="C130" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="D130" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:4">
       <x:c r="A131" s="2">
         <x:v>44159</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="C131" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="D131" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:4">
       <x:c r="A132" s="2">
         <x:v>44159</x:v>
       </x:c>
       <x:c r="B132" s="0" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="C132" s="0" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="D132" s="0" t="s">
         <x:v>216</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:4">
       <x:c r="A133" s="2">
         <x:v>44159</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="C133" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="D133" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:4">
       <x:c r="A134" s="2">
         <x:v>44160</x:v>
       </x:c>
       <x:c r="B134" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="C134" s="0" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="D134" s="0" t="s">
         <x:v>207</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:4">
       <x:c r="A135" s="2">
         <x:v>44161</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="C135" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="D135" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:4">
       <x:c r="A136" s="2">
         <x:v>44165</x:v>
       </x:c>
       <x:c r="B136" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="C136" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D136" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:4">
       <x:c r="A137" s="2">
         <x:v>44175</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="C137" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="D137" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:4">
       <x:c r="A138" s="2">
         <x:v>44175</x:v>
       </x:c>
       <x:c r="B138" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="C138" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="D138" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:4">
       <x:c r="A139" s="2">
         <x:v>44175</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="C139" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="D139" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:4">
       <x:c r="A140" s="2">
         <x:v>44175</x:v>
       </x:c>
       <x:c r="B140" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="C140" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="D140" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:4">
       <x:c r="A141" s="2">
         <x:v>44176</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="C141" s="0" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="D141" s="0" t="s">
         <x:v>233</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:4">
       <x:c r="A142" s="2">
         <x:v>44176</x:v>
       </x:c>
       <x:c r="B142" s="0" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="C142" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
-      <x:c r="C142" s="0" t="s">
+      <x:c r="D142" s="0" t="s">
         <x:v>236</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:4">
       <x:c r="A143" s="2">
         <x:v>44176</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="C143" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D143" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:4">
       <x:c r="A144" s="2">
         <x:v>44176</x:v>
       </x:c>
       <x:c r="B144" s="0" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="C144" s="0" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="D144" s="0" t="s">
         <x:v>240</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:4">
       <x:c r="A145" s="2">
         <x:v>44176</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="C145" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D145" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:4">
       <x:c r="A146" s="2">
         <x:v>44177</x:v>
       </x:c>
       <x:c r="B146" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="C146" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="D146" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:4">
       <x:c r="A147" s="2">
         <x:v>44179</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="C147" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="D147" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:4">
       <x:c r="A148" s="2">
         <x:v>44179</x:v>
       </x:c>
       <x:c r="B148" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="C148" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D148" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:4">
       <x:c r="A149" s="2">
         <x:v>44182</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C149" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="D149" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:4">
       <x:c r="A150" s="2">
         <x:v>44183</x:v>
       </x:c>
       <x:c r="B150" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="C150" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="D150" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:4">
       <x:c r="A151" s="2">
         <x:v>44183</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="C151" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="D151" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:4">
       <x:c r="A152" s="2">
         <x:v>44184</x:v>
       </x:c>
       <x:c r="B152" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="C152" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="D152" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:4">
       <x:c r="A153" s="2">
         <x:v>44185</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C153" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="D153" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:4">
       <x:c r="A154" s="2">
         <x:v>44189</x:v>
       </x:c>
       <x:c r="B154" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C154" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="D154" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:4">
       <x:c r="A155" s="2">
         <x:v>44189</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="C155" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="D155" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:4">
       <x:c r="A156" s="2">
         <x:v>44190</x:v>
       </x:c>
       <x:c r="B156" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="C156" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="D156" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:4">
       <x:c r="A157" s="2">
         <x:v>44195</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C157" s="0" t="s">
         <x:v>63</x:v>
@@ -4536,124 +4594,124 @@
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:4">
       <x:c r="A158" s="2">
         <x:v>44195</x:v>
       </x:c>
       <x:c r="B158" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="C158" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="D158" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:4">
       <x:c r="A159" s="2">
         <x:v>44195</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="C159" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="D159" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:4">
       <x:c r="A160" s="2">
         <x:v>44195</x:v>
       </x:c>
       <x:c r="B160" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C160" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="D160" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:4">
       <x:c r="A161" s="2">
         <x:v>44196</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="C161" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="D161" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:4">
       <x:c r="A162" s="2">
         <x:v>44196</x:v>
       </x:c>
       <x:c r="B162" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="C162" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D162" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:4">
       <x:c r="A163" s="2">
         <x:v>44196</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="C163" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="D163" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:4">
       <x:c r="A164" s="2">
         <x:v>44222</x:v>
       </x:c>
       <x:c r="B164" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="C164" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D164" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:4">
       <x:c r="A165" s="2">
         <x:v>44227</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="C165" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="D165" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:4">
       <x:c r="A166" s="2">
         <x:v>44246</x:v>
       </x:c>
       <x:c r="B166" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C166" s="0" t="s">
         <x:v>264</x:v>
@@ -4732,54 +4790,54 @@
         <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:4">
       <x:c r="A172" s="2">
         <x:v>44369</x:v>
       </x:c>
       <x:c r="B172" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="C172" s="0" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="D172" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:4">
       <x:c r="A173" s="2">
         <x:v>44374</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="C173" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D173" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:4">
       <x:c r="A174" s="2">
         <x:v>44379</x:v>
       </x:c>
       <x:c r="B174" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C174" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="D174" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:4">
       <x:c r="A175" s="2">
         <x:v>44384</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="C175" s="0" t="s">
         <x:v>12</x:v>
@@ -4900,146 +4958,146 @@
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:4">
       <x:c r="A184" s="2">
         <x:v>44419</x:v>
       </x:c>
       <x:c r="B184" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="C184" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="D184" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:4">
       <x:c r="A185" s="2">
         <x:v>44439</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="C185" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="D185" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:4">
       <x:c r="A186" s="2">
         <x:v>44441</x:v>
       </x:c>
       <x:c r="B186" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="C186" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="D186" s="0" t="s">
         <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:4">
       <x:c r="A187" s="2">
         <x:v>44449</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="C187" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D187" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:4">
       <x:c r="A188" s="2">
         <x:v>44455</x:v>
       </x:c>
       <x:c r="B188" s="0" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="C188" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="D188" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:4">
       <x:c r="A189" s="2">
         <x:v>44468</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="C189" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D189" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:4">
       <x:c r="A190" s="2">
         <x:v>44469</x:v>
       </x:c>
       <x:c r="B190" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="C190" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="D190" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:4">
       <x:c r="A191" s="2">
         <x:v>44469</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="C191" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D191" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:4">
       <x:c r="A192" s="2">
         <x:v>44496</x:v>
       </x:c>
       <x:c r="B192" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C192" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="D192" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:4">
       <x:c r="A193" s="2">
         <x:v>44496</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C193" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="D193" s="0" t="s">
         <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:4">
       <x:c r="A194" s="2">
         <x:v>44499</x:v>
@@ -5124,107 +5182,107 @@
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:4">
       <x:c r="A200" s="2">
         <x:v>44534</x:v>
       </x:c>
       <x:c r="B200" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="C200" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="D200" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:4">
       <x:c r="A201" s="2">
         <x:v>44560</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="C201" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="D201" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:4">
       <x:c r="A202" s="2">
         <x:v>44561</x:v>
       </x:c>
       <x:c r="B202" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="C202" s="0" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="D202" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:4">
       <x:c r="A203" s="2">
         <x:v>44567</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C203" s="0" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="D203" s="0" t="s">
         <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:4">
       <x:c r="A204" s="2">
         <x:v>44651</x:v>
       </x:c>
       <x:c r="B204" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="C204" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D204" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:4">
       <x:c r="A205" s="2">
         <x:v>44651</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="C205" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D205" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:4">
       <x:c r="A206" s="2">
         <x:v>44651</x:v>
       </x:c>
       <x:c r="B206" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="C206" s="0" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="D206" s="0" t="s">
         <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:4">
       <x:c r="A207" s="2">
         <x:v>44661</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
         <x:v>349</x:v>
@@ -5289,51 +5347,51 @@
         <x:v>355</x:v>
       </x:c>
       <x:c r="D211" s="0" t="s">
         <x:v>356</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:4">
       <x:c r="A212" s="2">
         <x:v>44721</x:v>
       </x:c>
       <x:c r="B212" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C212" s="0" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="D212" s="0" t="s">
         <x:v>353</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:4">
       <x:c r="A213" s="2">
         <x:v>44742</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C213" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="D213" s="0" t="s">
         <x:v>358</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:4">
       <x:c r="A214" s="2">
         <x:v>44752</x:v>
       </x:c>
       <x:c r="B214" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="C214" s="0" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="D214" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:4">
       <x:c r="A215" s="2">
         <x:v>44770</x:v>
@@ -5407,205 +5465,205 @@
     <x:row r="220" spans="1:4">
       <x:c r="A220" s="2">
         <x:v>44804</x:v>
       </x:c>
       <x:c r="B220" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="C220" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="D220" s="0" t="s">
         <x:v>375</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:4">
       <x:c r="A221" s="2">
         <x:v>44830</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="C221" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="D221" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>372</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:4">
       <x:c r="A222" s="2">
         <x:v>44833</x:v>
       </x:c>
       <x:c r="B222" s="0" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="C222" s="0" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="D222" s="0" t="s">
         <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:4">
       <x:c r="A223" s="2">
         <x:v>44834</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="C223" s="0" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="D223" s="0" t="s">
         <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:4">
       <x:c r="A224" s="2">
         <x:v>44834</x:v>
       </x:c>
       <x:c r="B224" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="C224" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="D224" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>372</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:4">
       <x:c r="A225" s="2">
         <x:v>44835</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="C225" s="0" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="D225" s="0" t="s">
         <x:v>384</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:4">
       <x:c r="A226" s="2">
         <x:v>44835</x:v>
       </x:c>
       <x:c r="B226" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="C226" s="0" t="s">
-        <x:v>383</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="D226" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>372</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:4">
       <x:c r="A227" s="2">
         <x:v>44835</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="C227" s="0" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="D227" s="0" t="s">
         <x:v>386</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>375</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:4">
       <x:c r="A228" s="2">
         <x:v>44842</x:v>
       </x:c>
       <x:c r="B228" s="0" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="C228" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D228" s="0" t="s">
         <x:v>388</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:4">
       <x:c r="A229" s="2">
         <x:v>44843</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
-        <x:v>389</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="C229" s="0" t="s">
-        <x:v>390</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="D229" s="0" t="s">
-        <x:v>391</x:v>
+        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:4">
       <x:c r="A230" s="2">
         <x:v>44843</x:v>
       </x:c>
       <x:c r="B230" s="0" t="s">
-        <x:v>392</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C230" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="D230" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>372</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:4">
       <x:c r="A231" s="2">
         <x:v>44843</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="C231" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="D231" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>372</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:4">
       <x:c r="A232" s="2">
         <x:v>44843</x:v>
       </x:c>
       <x:c r="B232" s="0" t="s">
+        <x:v>391</x:v>
+      </x:c>
+      <x:c r="C232" s="0" t="s">
+        <x:v>392</x:v>
+      </x:c>
+      <x:c r="D232" s="0" t="s">
         <x:v>393</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>375</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:4">
       <x:c r="A233" s="2">
         <x:v>44889</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C233" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="D233" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:4">
       <x:c r="A234" s="2">
         <x:v>44895</x:v>
       </x:c>
       <x:c r="B234" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="C234" s="0" t="s">
         <x:v>395</x:v>
@@ -5687,555 +5745,555 @@
     <x:row r="240" spans="1:4">
       <x:c r="A240" s="2">
         <x:v>44985</x:v>
       </x:c>
       <x:c r="B240" s="0" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="C240" s="0" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="D240" s="0" t="s">
         <x:v>411</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:4">
       <x:c r="A241" s="2">
         <x:v>44997</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="C241" s="0" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="D241" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>384</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:4">
       <x:c r="A242" s="2">
         <x:v>44997</x:v>
       </x:c>
       <x:c r="B242" s="0" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="C242" s="0" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="D242" s="0" t="s">
-        <x:v>384</x:v>
+        <x:v>386</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:4">
       <x:c r="A243" s="2">
         <x:v>45015</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="C243" s="0" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="D243" s="0" t="s">
-        <x:v>415</x:v>
+        <x:v>408</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:4">
       <x:c r="A244" s="2">
         <x:v>45015</x:v>
       </x:c>
       <x:c r="B244" s="0" t="s">
-        <x:v>413</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="C244" s="0" t="s">
-        <x:v>414</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="D244" s="0" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:4">
       <x:c r="A245" s="2">
         <x:v>45015</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
-        <x:v>417</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="C245" s="0" t="s">
+        <x:v>416</x:v>
+      </x:c>
+      <x:c r="D245" s="0" t="s">
         <x:v>418</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>411</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:4">
       <x:c r="A246" s="2">
         <x:v>45016</x:v>
       </x:c>
       <x:c r="B246" s="0" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="C246" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="D246" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>421</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:4">
       <x:c r="A247" s="2">
         <x:v>45016</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
-        <x:v>420</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="C247" s="0" t="s">
-        <x:v>421</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="D247" s="0" t="s">
-        <x:v>422</x:v>
+        <x:v>396</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:4">
       <x:c r="A248" s="2">
         <x:v>45016</x:v>
       </x:c>
       <x:c r="B248" s="0" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="C248" s="0" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="D248" s="0" t="s">
-        <x:v>411</x:v>
+        <x:v>408</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:4">
       <x:c r="A249" s="2">
         <x:v>45016</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
+        <x:v>419</x:v>
+      </x:c>
+      <x:c r="C249" s="0" t="s">
         <x:v>420</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>421</x:v>
       </x:c>
       <x:c r="D249" s="0" t="s">
         <x:v>425</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:4">
       <x:c r="A250" s="2">
         <x:v>45037</x:v>
       </x:c>
       <x:c r="B250" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C250" s="0" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="D250" s="0" t="s">
         <x:v>427</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:4">
       <x:c r="A251" s="2">
         <x:v>45041</x:v>
       </x:c>
       <x:c r="B251" s="0" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="C251" s="0" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="D251" s="0" t="s">
-        <x:v>411</x:v>
+        <x:v>408</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:4">
       <x:c r="A252" s="2">
         <x:v>45042</x:v>
       </x:c>
       <x:c r="B252" s="0" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="C252" s="0" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="D252" s="0" t="s">
-        <x:v>411</x:v>
+        <x:v>408</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:4">
       <x:c r="A253" s="2">
         <x:v>45046</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="C253" s="0" t="s">
         <x:v>432</x:v>
       </x:c>
-      <x:c r="C253" s="0" t="s">
+      <x:c r="D253" s="0" t="s">
         <x:v>433</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>434</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:4">
       <x:c r="A254" s="2">
         <x:v>45046</x:v>
       </x:c>
       <x:c r="B254" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="C254" s="0" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="D254" s="0" t="s">
         <x:v>436</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:4">
       <x:c r="A255" s="2">
         <x:v>45050</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C255" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="D255" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:4">
       <x:c r="A256" s="2">
         <x:v>45051</x:v>
       </x:c>
       <x:c r="B256" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="C256" s="0" t="s">
-        <x:v>414</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="D256" s="0" t="s">
-        <x:v>415</x:v>
+        <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:4">
       <x:c r="A257" s="2">
         <x:v>45051</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="C257" s="0" t="s">
-        <x:v>414</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="D257" s="0" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:4">
       <x:c r="A258" s="2">
         <x:v>45052</x:v>
       </x:c>
       <x:c r="B258" s="0" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="C258" s="0" t="s">
-        <x:v>421</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="D258" s="0" t="s">
         <x:v>425</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:4">
       <x:c r="A259" s="2">
         <x:v>45052</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="C259" s="0" t="s">
+        <x:v>420</x:v>
+      </x:c>
+      <x:c r="D259" s="0" t="s">
         <x:v>421</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>422</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:4">
       <x:c r="A260" s="2">
         <x:v>45055</x:v>
       </x:c>
       <x:c r="B260" s="0" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="C260" s="0" t="s">
-        <x:v>414</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="D260" s="0" t="s">
-        <x:v>416</x:v>
+        <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:4">
       <x:c r="A261" s="2">
         <x:v>45055</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="C261" s="0" t="s">
-        <x:v>414</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="D261" s="0" t="s">
-        <x:v>415</x:v>
+        <x:v>417</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:4">
       <x:c r="A262" s="2">
         <x:v>45056</x:v>
       </x:c>
       <x:c r="B262" s="0" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="C262" s="0" t="s">
+        <x:v>420</x:v>
+      </x:c>
+      <x:c r="D262" s="0" t="s">
         <x:v>421</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>422</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:4">
       <x:c r="A263" s="2">
         <x:v>45056</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="C263" s="0" t="s">
+        <x:v>420</x:v>
+      </x:c>
+      <x:c r="D263" s="0" t="s">
         <x:v>421</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>422</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:4">
       <x:c r="A264" s="2">
         <x:v>45056</x:v>
       </x:c>
       <x:c r="B264" s="0" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="C264" s="0" t="s">
+        <x:v>420</x:v>
+      </x:c>
+      <x:c r="D264" s="0" t="s">
         <x:v>421</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>422</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:4">
       <x:c r="A265" s="2">
         <x:v>45062</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="C265" s="0" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="D265" s="0" t="s">
         <x:v>447</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:4">
       <x:c r="A266" s="2">
         <x:v>45062</x:v>
       </x:c>
       <x:c r="B266" s="0" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="C266" s="0" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="D266" s="0" t="s">
         <x:v>448</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:4">
       <x:c r="A267" s="2">
         <x:v>45073</x:v>
       </x:c>
       <x:c r="B267" s="0" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="C267" s="0" t="s">
-        <x:v>446</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="D267" s="0" t="s">
-        <x:v>448</x:v>
+        <x:v>417</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:4">
       <x:c r="A268" s="2">
         <x:v>45073</x:v>
       </x:c>
       <x:c r="B268" s="0" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="C268" s="0" t="s">
-        <x:v>414</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="D268" s="0" t="s">
-        <x:v>416</x:v>
+        <x:v>448</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:4">
       <x:c r="A269" s="2">
         <x:v>45073</x:v>
       </x:c>
       <x:c r="B269" s="0" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="C269" s="0" t="s">
-        <x:v>414</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="D269" s="0" t="s">
-        <x:v>415</x:v>
+        <x:v>447</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:4">
       <x:c r="A270" s="2">
         <x:v>45073</x:v>
       </x:c>
       <x:c r="B270" s="0" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="C270" s="0" t="s">
-        <x:v>446</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="D270" s="0" t="s">
-        <x:v>447</x:v>
+        <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:4">
       <x:c r="A271" s="2">
         <x:v>45108</x:v>
       </x:c>
       <x:c r="B271" s="0" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="C271" s="0" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="D271" s="0" t="s">
         <x:v>453</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:4">
       <x:c r="A272" s="2">
         <x:v>45138</x:v>
       </x:c>
       <x:c r="B272" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="C272" s="0" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="D272" s="0" t="s">
         <x:v>455</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:4">
       <x:c r="A273" s="2">
         <x:v>45138</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="C273" s="0" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="D273" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:4">
       <x:c r="A274" s="2">
         <x:v>45143</x:v>
       </x:c>
       <x:c r="B274" s="0" t="s">
-        <x:v>7</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="C274" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="D274" s="0" t="s">
-        <x:v>411</x:v>
+        <x:v>459</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:4">
       <x:c r="A275" s="2">
         <x:v>45143</x:v>
       </x:c>
       <x:c r="B275" s="0" t="s">
-        <x:v>457</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="C275" s="0" t="s">
-        <x:v>458</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="D275" s="0" t="s">
-        <x:v>459</x:v>
+        <x:v>408</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:4">
       <x:c r="A276" s="2">
         <x:v>45149</x:v>
       </x:c>
       <x:c r="B276" s="0" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="C276" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="D276" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>461</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:4">
       <x:c r="A277" s="2">
         <x:v>45149</x:v>
       </x:c>
       <x:c r="B277" s="0" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="C277" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="D277" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:4">
       <x:c r="A278" s="2">
         <x:v>45162</x:v>
       </x:c>
       <x:c r="B278" s="0" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="C278" s="0" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="D278" s="0" t="s">
         <x:v>464</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:4">
       <x:c r="A279" s="2">
         <x:v>45162</x:v>
       </x:c>
       <x:c r="B279" s="0" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="C279" s="0" t="s">
         <x:v>463</x:v>
@@ -6247,65 +6305,65 @@
     <x:row r="280" spans="1:4">
       <x:c r="A280" s="2">
         <x:v>45169</x:v>
       </x:c>
       <x:c r="B280" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C280" s="0" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="D280" s="0" t="s">
         <x:v>467</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:4">
       <x:c r="A281" s="2">
         <x:v>45199</x:v>
       </x:c>
       <x:c r="B281" s="0" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="C281" s="0" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="D281" s="0" t="s">
-        <x:v>411</x:v>
+        <x:v>408</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:4">
       <x:c r="A282" s="2">
         <x:v>45206</x:v>
       </x:c>
       <x:c r="B282" s="0" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="C282" s="0" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="D282" s="0" t="s">
-        <x:v>411</x:v>
+        <x:v>408</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:4">
       <x:c r="A283" s="2">
         <x:v>45209</x:v>
       </x:c>
       <x:c r="B283" s="0" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="C283" s="0" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="D283" s="0" t="s">
         <x:v>472</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:4">
       <x:c r="A284" s="2">
         <x:v>45209</x:v>
       </x:c>
       <x:c r="B284" s="0" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="C284" s="0" t="s">
         <x:v>471</x:v>
@@ -6331,51 +6389,51 @@
     <x:row r="286" spans="1:4">
       <x:c r="A286" s="2">
         <x:v>45210</x:v>
       </x:c>
       <x:c r="B286" s="0" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="C286" s="0" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="D286" s="0" t="s">
         <x:v>472</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:4">
       <x:c r="A287" s="2">
         <x:v>45212</x:v>
       </x:c>
       <x:c r="B287" s="0" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="C287" s="0" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="D287" s="0" t="s">
-        <x:v>411</x:v>
+        <x:v>408</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:4">
       <x:c r="A288" s="2">
         <x:v>45216</x:v>
       </x:c>
       <x:c r="B288" s="0" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="C288" s="0" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="D288" s="0" t="s">
         <x:v>479</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:4">
       <x:c r="A289" s="2">
         <x:v>45230</x:v>
       </x:c>
       <x:c r="B289" s="0" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="C289" s="0" t="s">
         <x:v>481</x:v>
@@ -6384,261 +6442,261 @@
         <x:v>482</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:4">
       <x:c r="A290" s="2">
         <x:v>45252</x:v>
       </x:c>
       <x:c r="B290" s="0" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="C290" s="0" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="D290" s="0" t="s">
         <x:v>453</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:4">
       <x:c r="A291" s="2">
         <x:v>45260</x:v>
       </x:c>
       <x:c r="B291" s="0" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="C291" s="0" t="s">
-        <x:v>485</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="D291" s="0" t="s">
-        <x:v>411</x:v>
+        <x:v>408</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:4">
       <x:c r="A292" s="2">
         <x:v>45260</x:v>
       </x:c>
       <x:c r="B292" s="0" t="s">
-        <x:v>486</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="C292" s="0" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="D292" s="0" t="s">
-        <x:v>411</x:v>
+        <x:v>408</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:4">
       <x:c r="A293" s="2">
         <x:v>45279</x:v>
       </x:c>
       <x:c r="B293" s="0" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="C293" s="0" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="D293" s="0" t="s">
         <x:v>488</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:4">
       <x:c r="A294" s="2">
         <x:v>45280</x:v>
       </x:c>
       <x:c r="B294" s="0" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="C294" s="0" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="D294" s="0" t="s">
         <x:v>488</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:4">
       <x:c r="A295" s="2">
         <x:v>45304</x:v>
       </x:c>
       <x:c r="B295" s="0" t="s">
-        <x:v>490</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="C295" s="0" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="D295" s="0" t="s">
-        <x:v>411</x:v>
+        <x:v>408</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:4">
       <x:c r="A296" s="2">
         <x:v>45304</x:v>
       </x:c>
       <x:c r="B296" s="0" t="s">
-        <x:v>484</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="C296" s="0" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="D296" s="0" t="s">
-        <x:v>411</x:v>
+        <x:v>408</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:4">
       <x:c r="A297" s="2">
         <x:v>45316</x:v>
       </x:c>
       <x:c r="B297" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="C297" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="D297" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:4">
       <x:c r="A298" s="2">
         <x:v>45322</x:v>
       </x:c>
       <x:c r="B298" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="C298" s="0" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="D298" s="0" t="s">
         <x:v>495</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:4">
       <x:c r="A299" s="2">
         <x:v>45324</x:v>
       </x:c>
       <x:c r="B299" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C299" s="0" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="D299" s="0" t="s">
         <x:v>497</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:4">
       <x:c r="A300" s="2">
         <x:v>45351</x:v>
       </x:c>
       <x:c r="B300" s="0" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="C300" s="0" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="D300" s="0" t="s">
         <x:v>500</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:4">
       <x:c r="A301" s="2">
         <x:v>45359</x:v>
       </x:c>
       <x:c r="B301" s="0" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="C301" s="0" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="D301" s="0" t="s">
         <x:v>453</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:4">
       <x:c r="A302" s="2">
         <x:v>45361</x:v>
       </x:c>
       <x:c r="B302" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="C302" s="0" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="D302" s="0" t="s">
         <x:v>503</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:4">
       <x:c r="A303" s="2">
         <x:v>45361</x:v>
       </x:c>
       <x:c r="B303" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="C303" s="0" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="D303" s="0" t="s">
         <x:v>504</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:4">
       <x:c r="A304" s="2">
         <x:v>45381</x:v>
       </x:c>
       <x:c r="B304" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="C304" s="0" t="s">
         <x:v>505</x:v>
       </x:c>
-      <x:c r="C304" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D304" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>506</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:4">
       <x:c r="A305" s="2">
         <x:v>45381</x:v>
       </x:c>
       <x:c r="B305" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="C305" s="0" t="s">
-        <x:v>506</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="D305" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:4">
       <x:c r="A306" s="2">
         <x:v>45381</x:v>
       </x:c>
       <x:c r="B306" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C306" s="0" t="s">
-        <x:v>506</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="D306" s="0" t="s">
         <x:v>508</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:4">
       <x:c r="A307" s="2">
         <x:v>45382</x:v>
       </x:c>
       <x:c r="B307" s="0" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="C307" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="D307" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:4">
       <x:c r="A308" s="2">
         <x:v>45386</x:v>
       </x:c>
       <x:c r="B308" s="0" t="s">
         <x:v>510</x:v>
@@ -6661,85 +6719,85 @@
         <x:v>499</x:v>
       </x:c>
       <x:c r="D309" s="0" t="s">
         <x:v>500</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:4">
       <x:c r="A310" s="2">
         <x:v>45412</x:v>
       </x:c>
       <x:c r="B310" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="C310" s="0" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="D310" s="0" t="s">
         <x:v>488</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:4">
       <x:c r="A311" s="2">
         <x:v>45508</x:v>
       </x:c>
       <x:c r="B311" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C311" s="0" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="D311" s="0" t="s">
         <x:v>513</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:4">
       <x:c r="A312" s="2">
         <x:v>45508</x:v>
       </x:c>
       <x:c r="B312" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C312" s="0" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="D312" s="0" t="s">
         <x:v>514</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:4">
       <x:c r="A313" s="2">
         <x:v>45514</x:v>
       </x:c>
       <x:c r="B313" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="C313" s="0" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="D313" s="0" t="s">
-        <x:v>448</x:v>
+        <x:v>447</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:4">
       <x:c r="A314" s="2">
         <x:v>45519</x:v>
       </x:c>
       <x:c r="B314" s="0" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="C314" s="0" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="D314" s="0" t="s">
         <x:v>517</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:4">
       <x:c r="A315" s="2">
         <x:v>45520</x:v>
       </x:c>
       <x:c r="B315" s="0" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="C315" s="0" t="s">
         <x:v>519</x:v>
@@ -6748,278 +6806,278 @@
         <x:v>520</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:4">
       <x:c r="A316" s="2">
         <x:v>45531</x:v>
       </x:c>
       <x:c r="B316" s="0" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="C316" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="D316" s="0" t="s">
         <x:v>522</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:4">
       <x:c r="A317" s="2">
         <x:v>45532</x:v>
       </x:c>
       <x:c r="B317" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="C317" s="0" t="s">
-        <x:v>435</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="D317" s="0" t="s">
         <x:v>523</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:4">
       <x:c r="A318" s="2">
         <x:v>45534</x:v>
       </x:c>
       <x:c r="B318" s="0" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="C318" s="0" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="D318" s="0" t="s">
         <x:v>526</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:4">
       <x:c r="A319" s="2">
         <x:v>45534</x:v>
       </x:c>
       <x:c r="B319" s="0" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="C319" s="0" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="D319" s="0" t="s">
-        <x:v>411</x:v>
+        <x:v>408</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:4">
       <x:c r="A320" s="2">
         <x:v>45535</x:v>
       </x:c>
       <x:c r="B320" s="0" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="C320" s="0" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="D320" s="0" t="s">
-        <x:v>526</x:v>
+        <x:v>530</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:4">
       <x:c r="A321" s="2">
         <x:v>45535</x:v>
       </x:c>
       <x:c r="B321" s="0" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="C321" s="0" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="D321" s="0" t="s">
-        <x:v>530</x:v>
+        <x:v>526</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:4">
       <x:c r="A322" s="2">
         <x:v>45554</x:v>
       </x:c>
       <x:c r="B322" s="0" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="C322" s="0" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="D322" s="0" t="s">
         <x:v>533</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:4">
       <x:c r="A323" s="2">
         <x:v>45559</x:v>
       </x:c>
       <x:c r="B323" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C323" s="0" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="D323" s="0" t="s">
         <x:v>535</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:4">
       <x:c r="A324" s="2">
         <x:v>45559</x:v>
       </x:c>
       <x:c r="B324" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C324" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D324" s="0" t="s">
-        <x:v>411</x:v>
+        <x:v>408</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:4">
       <x:c r="A325" s="2">
         <x:v>45560</x:v>
       </x:c>
       <x:c r="B325" s="0" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="C325" s="0" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="D325" s="0" t="s">
-        <x:v>411</x:v>
+        <x:v>408</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:4">
       <x:c r="A326" s="2">
         <x:v>45562</x:v>
       </x:c>
       <x:c r="B326" s="0" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="C326" s="0" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="D326" s="0" t="s">
         <x:v>503</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:4">
       <x:c r="A327" s="2">
         <x:v>45565</x:v>
       </x:c>
       <x:c r="B327" s="0" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="C327" s="0" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="D327" s="0" t="s">
         <x:v>539</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:4">
       <x:c r="A328" s="2">
         <x:v>45565</x:v>
       </x:c>
       <x:c r="B328" s="0" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="C328" s="0" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="D328" s="0" t="s">
         <x:v>542</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:4">
       <x:c r="A329" s="2">
         <x:v>45565</x:v>
       </x:c>
       <x:c r="B329" s="0" t="s">
-        <x:v>540</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="C329" s="0" t="s">
-        <x:v>541</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="D329" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:4">
       <x:c r="A330" s="2">
         <x:v>45567</x:v>
       </x:c>
       <x:c r="B330" s="0" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="C330" s="0" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="D330" s="0" t="s">
         <x:v>546</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:4">
       <x:c r="A331" s="2">
         <x:v>45568</x:v>
       </x:c>
       <x:c r="B331" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="C331" s="0" t="s">
         <x:v>547</x:v>
       </x:c>
-      <x:c r="C331" s="0" t="s">
+      <x:c r="D331" s="0" t="s">
         <x:v>548</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>411</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:4">
       <x:c r="A332" s="2">
         <x:v>45568</x:v>
       </x:c>
       <x:c r="B332" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="C332" s="0" t="s">
-        <x:v>549</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="D332" s="0" t="s">
-        <x:v>550</x:v>
+        <x:v>408</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:4">
       <x:c r="A333" s="2">
         <x:v>45580</x:v>
       </x:c>
       <x:c r="B333" s="0" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="C333" s="0" t="s">
-        <x:v>549</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="D333" s="0" t="s">
-        <x:v>550</x:v>
+        <x:v>548</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:4">
       <x:c r="A334" s="2">
         <x:v>45604</x:v>
       </x:c>
       <x:c r="B334" s="0" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="C334" s="0" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="D334" s="0" t="s">
         <x:v>552</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:4">
       <x:c r="A335" s="2">
         <x:v>45606</x:v>
       </x:c>
       <x:c r="B335" s="0" t="s">
         <x:v>553</x:v>
       </x:c>
       <x:c r="C335" s="0" t="s">
         <x:v>554</x:v>
@@ -7039,141 +7097,141 @@
         <x:v>557</x:v>
       </x:c>
       <x:c r="D336" s="0" t="s">
         <x:v>558</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:4">
       <x:c r="A337" s="2">
         <x:v>45624</x:v>
       </x:c>
       <x:c r="B337" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C337" s="0" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="D337" s="0" t="s">
         <x:v>497</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:4">
       <x:c r="A338" s="2">
         <x:v>45626</x:v>
       </x:c>
       <x:c r="B338" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C338" s="0" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="D338" s="0" t="s">
         <x:v>555</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:4">
       <x:c r="A339" s="2">
         <x:v>45646</x:v>
       </x:c>
       <x:c r="B339" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="C339" s="0" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="D339" s="0" t="s">
         <x:v>560</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:4">
       <x:c r="A340" s="2">
         <x:v>45662</x:v>
       </x:c>
       <x:c r="B340" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C340" s="0" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="D340" s="0" t="s">
-        <x:v>411</x:v>
+        <x:v>408</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:4">
       <x:c r="A341" s="2">
         <x:v>45692</x:v>
       </x:c>
       <x:c r="B341" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C341" s="0" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="D341" s="0" t="s">
         <x:v>563</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:4">
       <x:c r="A342" s="2">
         <x:v>45694</x:v>
       </x:c>
       <x:c r="B342" s="0" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="C342" s="0" t="s">
-        <x:v>496</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="D342" s="0" t="s">
-        <x:v>497</x:v>
+        <x:v>565</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:4">
       <x:c r="A343" s="2">
         <x:v>45694</x:v>
       </x:c>
       <x:c r="B343" s="0" t="s">
-        <x:v>548</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="C343" s="0" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="D343" s="0" t="s">
         <x:v>497</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:4">
       <x:c r="A344" s="2">
         <x:v>45694</x:v>
       </x:c>
       <x:c r="B344" s="0" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="C344" s="0" t="s">
-        <x:v>564</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="D344" s="0" t="s">
-        <x:v>565</x:v>
+        <x:v>497</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:4">
       <x:c r="A345" s="2">
         <x:v>45716</x:v>
       </x:c>
       <x:c r="B345" s="0" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="C345" s="0" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="D345" s="0" t="s">
         <x:v>568</x:v>
       </x:c>
     </x:row>
     <x:row r="346" spans="1:4">
       <x:c r="A346" s="2">
         <x:v>45745</x:v>
       </x:c>
       <x:c r="B346" s="0" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="C346" s="0" t="s">
         <x:v>532</x:v>
@@ -7274,451 +7332,703 @@
         <x:v>587</x:v>
       </x:c>
       <x:c r="C353" s="0" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="D353" s="0" t="s">
         <x:v>580</x:v>
       </x:c>
     </x:row>
     <x:row r="354" spans="1:4">
       <x:c r="A354" s="2">
         <x:v>45807</x:v>
       </x:c>
       <x:c r="B354" s="0" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="C354" s="0" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="D354" s="0" t="s">
         <x:v>590</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:4">
       <x:c r="A355" s="2">
-        <x:v>45812</x:v>
+        <x:v>45807</x:v>
       </x:c>
       <x:c r="B355" s="0" t="s">
+        <x:v>588</x:v>
+      </x:c>
+      <x:c r="C355" s="0" t="s">
+        <x:v>589</x:v>
+      </x:c>
+      <x:c r="D355" s="0" t="s">
         <x:v>591</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>411</x:v>
       </x:c>
     </x:row>
     <x:row r="356" spans="1:4">
       <x:c r="A356" s="2">
-        <x:v>45819</x:v>
+        <x:v>45812</x:v>
       </x:c>
       <x:c r="B356" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="C356" s="0" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="D356" s="0" t="s">
-        <x:v>594</x:v>
+        <x:v>408</x:v>
       </x:c>
     </x:row>
     <x:row r="357" spans="1:4">
       <x:c r="A357" s="2">
-        <x:v>45867</x:v>
+        <x:v>45819</x:v>
       </x:c>
       <x:c r="B357" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C357" s="0" t="s">
+        <x:v>594</x:v>
+      </x:c>
+      <x:c r="D357" s="0" t="s">
         <x:v>595</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>596</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:4">
       <x:c r="A358" s="2">
         <x:v>45867</x:v>
       </x:c>
       <x:c r="B358" s="0" t="s">
-        <x:v>597</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="C358" s="0" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="D358" s="0" t="s">
-        <x:v>596</x:v>
+        <x:v>597</x:v>
       </x:c>
     </x:row>
     <x:row r="359" spans="1:4">
       <x:c r="A359" s="2">
-        <x:v>45868</x:v>
+        <x:v>45867</x:v>
       </x:c>
       <x:c r="B359" s="0" t="s">
         <x:v>598</x:v>
       </x:c>
       <x:c r="C359" s="0" t="s">
-        <x:v>599</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="D359" s="0" t="s">
-        <x:v>411</x:v>
+        <x:v>597</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:4">
       <x:c r="A360" s="2">
         <x:v>45868</x:v>
       </x:c>
       <x:c r="B360" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="C360" s="0" t="s">
+        <x:v>599</x:v>
+      </x:c>
+      <x:c r="D360" s="0" t="s">
         <x:v>600</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>601</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:4">
       <x:c r="A361" s="2">
-        <x:v>45869</x:v>
+        <x:v>45868</x:v>
       </x:c>
       <x:c r="B361" s="0" t="s">
+        <x:v>601</x:v>
+      </x:c>
+      <x:c r="C361" s="0" t="s">
         <x:v>602</x:v>
       </x:c>
-      <x:c r="C361" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D361" s="0" t="s">
-        <x:v>601</x:v>
+        <x:v>408</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:4">
       <x:c r="A362" s="2">
-        <x:v>45901</x:v>
+        <x:v>45869</x:v>
       </x:c>
       <x:c r="B362" s="0" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="C362" s="0" t="s">
-        <x:v>534</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="D362" s="0" t="s">
-        <x:v>535</x:v>
+        <x:v>600</x:v>
       </x:c>
     </x:row>
     <x:row r="363" spans="1:4">
       <x:c r="A363" s="2">
-        <x:v>45961</x:v>
+        <x:v>45901</x:v>
       </x:c>
       <x:c r="B363" s="0" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="C363" s="0" t="s">
-        <x:v>605</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="D363" s="0" t="s">
-        <x:v>606</x:v>
+        <x:v>535</x:v>
       </x:c>
     </x:row>
     <x:row r="364" spans="1:4">
       <x:c r="A364" s="2">
-        <x:v>45980</x:v>
+        <x:v>45961</x:v>
       </x:c>
       <x:c r="B364" s="0" t="s">
+        <x:v>605</x:v>
+      </x:c>
+      <x:c r="C364" s="0" t="s">
+        <x:v>606</x:v>
+      </x:c>
+      <x:c r="D364" s="0" t="s">
         <x:v>607</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>590</x:v>
       </x:c>
     </x:row>
     <x:row r="365" spans="1:4">
       <x:c r="A365" s="2">
         <x:v>45980</x:v>
       </x:c>
       <x:c r="B365" s="0" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="C365" s="0" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="D365" s="0" t="s">
         <x:v>590</x:v>
       </x:c>
     </x:row>
     <x:row r="366" spans="1:4">
       <x:c r="A366" s="2">
-        <x:v>45985</x:v>
+        <x:v>45980</x:v>
       </x:c>
       <x:c r="B366" s="0" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="C366" s="0" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="D366" s="0" t="s">
         <x:v>590</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:4">
       <x:c r="A367" s="2">
-        <x:v>45988</x:v>
+        <x:v>45980</x:v>
       </x:c>
       <x:c r="B367" s="0" t="s">
-        <x:v>610</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="C367" s="0" t="s">
-        <x:v>611</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="D367" s="0" t="s">
-        <x:v>612</x:v>
+        <x:v>591</x:v>
       </x:c>
     </x:row>
     <x:row r="368" spans="1:4">
       <x:c r="A368" s="2">
-        <x:v>45998</x:v>
+        <x:v>45980</x:v>
       </x:c>
       <x:c r="B368" s="0" t="s">
-        <x:v>613</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="C368" s="0" t="s">
-        <x:v>496</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="D368" s="0" t="s">
-        <x:v>497</x:v>
+        <x:v>591</x:v>
       </x:c>
     </x:row>
     <x:row r="369" spans="1:4">
       <x:c r="A369" s="2">
-        <x:v>46008</x:v>
+        <x:v>45985</x:v>
       </x:c>
       <x:c r="B369" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="C369" s="0" t="s">
-        <x:v>600</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="D369" s="0" t="s">
-        <x:v>601</x:v>
+        <x:v>591</x:v>
       </x:c>
     </x:row>
     <x:row r="370" spans="1:4">
       <x:c r="A370" s="2">
-        <x:v>46009</x:v>
+        <x:v>45985</x:v>
       </x:c>
       <x:c r="B370" s="0" t="s">
-        <x:v>614</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="C370" s="0" t="s">
-        <x:v>600</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="D370" s="0" t="s">
-        <x:v>601</x:v>
+        <x:v>590</x:v>
       </x:c>
     </x:row>
     <x:row r="371" spans="1:4">
       <x:c r="A371" s="2">
-        <x:v>46010</x:v>
+        <x:v>45988</x:v>
       </x:c>
       <x:c r="B371" s="0" t="s">
-        <x:v>615</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="C371" s="0" t="s">
-        <x:v>600</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="D371" s="0" t="s">
-        <x:v>601</x:v>
+        <x:v>613</x:v>
       </x:c>
     </x:row>
     <x:row r="372" spans="1:4">
       <x:c r="A372" s="2">
-        <x:v>46022</x:v>
+        <x:v>45998</x:v>
       </x:c>
       <x:c r="B372" s="0" t="s">
-        <x:v>505</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="C372" s="0" t="s">
-        <x:v>605</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="D372" s="0" t="s">
-        <x:v>616</x:v>
+        <x:v>497</x:v>
       </x:c>
     </x:row>
     <x:row r="373" spans="1:4">
       <x:c r="A373" s="2">
-        <x:v>46023</x:v>
+        <x:v>46008</x:v>
       </x:c>
       <x:c r="B373" s="0" t="s">
-        <x:v>617</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="C373" s="0" t="s">
-        <x:v>605</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="D373" s="0" t="s">
-        <x:v>606</x:v>
+        <x:v>600</x:v>
       </x:c>
     </x:row>
     <x:row r="374" spans="1:4">
       <x:c r="A374" s="2">
-        <x:v>46023</x:v>
+        <x:v>46009</x:v>
       </x:c>
       <x:c r="B374" s="0" t="s">
-        <x:v>617</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="C374" s="0" t="s">
-        <x:v>605</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="D374" s="0" t="s">
-        <x:v>616</x:v>
+        <x:v>600</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:4">
       <x:c r="A375" s="2">
-        <x:v>46073</x:v>
+        <x:v>46010</x:v>
       </x:c>
       <x:c r="B375" s="0" t="s">
-        <x:v>618</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="C375" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="D375" s="0" t="s">
-        <x:v>563</x:v>
+        <x:v>600</x:v>
       </x:c>
     </x:row>
     <x:row r="376" spans="1:4">
       <x:c r="A376" s="2">
-        <x:v>46073</x:v>
+        <x:v>46022</x:v>
       </x:c>
       <x:c r="B376" s="0" t="s">
-        <x:v>619</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="C376" s="0" t="s">
-        <x:v>519</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="D376" s="0" t="s">
-        <x:v>520</x:v>
+        <x:v>617</x:v>
       </x:c>
     </x:row>
     <x:row r="377" spans="1:4">
       <x:c r="A377" s="2">
-        <x:v>46108</x:v>
+        <x:v>46023</x:v>
       </x:c>
       <x:c r="B377" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="C377" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="D377" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>617</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:4">
       <x:c r="A378" s="2">
-        <x:v>46111</x:v>
+        <x:v>46023</x:v>
       </x:c>
       <x:c r="B378" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="C378" s="0" t="s">
-        <x:v>454</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="D378" s="0" t="s">
-        <x:v>456</x:v>
+        <x:v>607</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:4">
       <x:c r="A379" s="2">
-        <x:v>46136</x:v>
+        <x:v>46073</x:v>
       </x:c>
       <x:c r="B379" s="0" t="s">
-        <x:v>620</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="C379" s="0" t="s">
-        <x:v>621</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="D379" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>520</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:4">
       <x:c r="A380" s="2">
-        <x:v>46152</x:v>
+        <x:v>46073</x:v>
       </x:c>
       <x:c r="B380" s="0" t="s">
-        <x:v>548</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="C380" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="D380" s="0" t="s">
-        <x:v>623</x:v>
+        <x:v>563</x:v>
       </x:c>
     </x:row>
     <x:row r="381" spans="1:4">
       <x:c r="A381" s="2">
-        <x:v>46265</x:v>
+        <x:v>46108</x:v>
       </x:c>
       <x:c r="B381" s="0" t="s">
-        <x:v>624</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C381" s="0" t="s">
-        <x:v>506</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="D381" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="382" spans="1:4">
       <x:c r="A382" s="2">
-        <x:v>46265</x:v>
+        <x:v>46111</x:v>
       </x:c>
       <x:c r="B382" s="0" t="s">
-        <x:v>624</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C382" s="0" t="s">
-        <x:v>506</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="D382" s="0" t="s">
-        <x:v>508</x:v>
+        <x:v>456</x:v>
       </x:c>
     </x:row>
     <x:row r="383" spans="1:4">
       <x:c r="A383" s="2">
+        <x:v>46136</x:v>
+      </x:c>
+      <x:c r="B383" s="0" t="s">
+        <x:v>621</x:v>
+      </x:c>
+      <x:c r="C383" s="0" t="s">
+        <x:v>622</x:v>
+      </x:c>
+      <x:c r="D383" s="0" t="s">
+        <x:v>623</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="384" spans="1:4">
+      <x:c r="A384" s="2">
+        <x:v>46142</x:v>
+      </x:c>
+      <x:c r="B384" s="0" t="s">
+        <x:v>624</x:v>
+      </x:c>
+      <x:c r="C384" s="0" t="s">
+        <x:v>625</x:v>
+      </x:c>
+      <x:c r="D384" s="0" t="s">
+        <x:v>626</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="385" spans="1:4">
+      <x:c r="A385" s="2">
+        <x:v>46146</x:v>
+      </x:c>
+      <x:c r="B385" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="C385" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="D385" s="0" t="s">
+        <x:v>627</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="386" spans="1:4">
+      <x:c r="A386" s="2">
+        <x:v>46147</x:v>
+      </x:c>
+      <x:c r="B386" s="0" t="s">
+        <x:v>628</x:v>
+      </x:c>
+      <x:c r="C386" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="D386" s="0" t="s">
+        <x:v>627</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="387" spans="1:4">
+      <x:c r="A387" s="2">
+        <x:v>46150</x:v>
+      </x:c>
+      <x:c r="B387" s="0" t="s">
+        <x:v>629</x:v>
+      </x:c>
+      <x:c r="C387" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="D387" s="0" t="s">
+        <x:v>627</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="388" spans="1:4">
+      <x:c r="A388" s="2">
+        <x:v>46152</x:v>
+      </x:c>
+      <x:c r="B388" s="0" t="s">
+        <x:v>630</x:v>
+      </x:c>
+      <x:c r="C388" s="0" t="s">
+        <x:v>631</x:v>
+      </x:c>
+      <x:c r="D388" s="0" t="s">
+        <x:v>632</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="389" spans="1:4">
+      <x:c r="A389" s="2">
+        <x:v>46152</x:v>
+      </x:c>
+      <x:c r="B389" s="0" t="s">
+        <x:v>550</x:v>
+      </x:c>
+      <x:c r="C389" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="D389" s="0" t="s">
+        <x:v>627</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="390" spans="1:4">
+      <x:c r="A390" s="2">
+        <x:v>46152</x:v>
+      </x:c>
+      <x:c r="B390" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="C390" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="D390" s="0" t="s">
+        <x:v>408</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="391" spans="1:4">
+      <x:c r="A391" s="2">
+        <x:v>46152</x:v>
+      </x:c>
+      <x:c r="B391" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="C391" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="D391" s="0" t="s">
+        <x:v>408</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="392" spans="1:4">
+      <x:c r="A392" s="2">
+        <x:v>46152</x:v>
+      </x:c>
+      <x:c r="B392" s="0" t="s">
+        <x:v>611</x:v>
+      </x:c>
+      <x:c r="C392" s="0" t="s">
+        <x:v>611</x:v>
+      </x:c>
+      <x:c r="D392" s="0" t="s">
+        <x:v>408</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="393" spans="1:4">
+      <x:c r="A393" s="2">
+        <x:v>46152</x:v>
+      </x:c>
+      <x:c r="B393" s="0" t="s">
+        <x:v>630</x:v>
+      </x:c>
+      <x:c r="C393" s="0" t="s">
+        <x:v>631</x:v>
+      </x:c>
+      <x:c r="D393" s="0" t="s">
+        <x:v>633</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="394" spans="1:4">
+      <x:c r="A394" s="2">
+        <x:v>46157</x:v>
+      </x:c>
+      <x:c r="B394" s="0" t="s">
+        <x:v>634</x:v>
+      </x:c>
+      <x:c r="C394" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="D394" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="395" spans="1:4">
+      <x:c r="A395" s="2">
+        <x:v>46158</x:v>
+      </x:c>
+      <x:c r="B395" s="0" t="s">
+        <x:v>635</x:v>
+      </x:c>
+      <x:c r="C395" s="0" t="s">
+        <x:v>636</x:v>
+      </x:c>
+      <x:c r="D395" s="0" t="s">
+        <x:v>637</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="396" spans="1:4">
+      <x:c r="A396" s="2">
+        <x:v>46173</x:v>
+      </x:c>
+      <x:c r="B396" s="0" t="s">
+        <x:v>638</x:v>
+      </x:c>
+      <x:c r="C396" s="0" t="s">
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="D396" s="0" t="s">
+        <x:v>639</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="397" spans="1:4">
+      <x:c r="A397" s="2">
+        <x:v>46193</x:v>
+      </x:c>
+      <x:c r="B397" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="C397" s="0" t="s">
+        <x:v>640</x:v>
+      </x:c>
+      <x:c r="D397" s="0" t="s">
+        <x:v>641</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="398" spans="1:4">
+      <x:c r="A398" s="2">
+        <x:v>46265</x:v>
+      </x:c>
+      <x:c r="B398" s="0" t="s">
+        <x:v>642</x:v>
+      </x:c>
+      <x:c r="C398" s="0" t="s">
+        <x:v>505</x:v>
+      </x:c>
+      <x:c r="D398" s="0" t="s">
+        <x:v>506</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="399" spans="1:4">
+      <x:c r="A399" s="2">
+        <x:v>46265</x:v>
+      </x:c>
+      <x:c r="B399" s="0" t="s">
+        <x:v>642</x:v>
+      </x:c>
+      <x:c r="C399" s="0" t="s">
+        <x:v>505</x:v>
+      </x:c>
+      <x:c r="D399" s="0" t="s">
+        <x:v>508</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="400" spans="1:4">
+      <x:c r="A400" s="2">
         <x:v>46295</x:v>
       </x:c>
-      <x:c r="B383" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="C383" s="0" t="s">
+      <x:c r="B400" s="0" t="s">
+        <x:v>643</x:v>
+      </x:c>
+      <x:c r="C400" s="0" t="s">
         <x:v>454</x:v>
       </x:c>
-      <x:c r="D383" s="0" t="s">
+      <x:c r="D400" s="0" t="s">
+        <x:v>456</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="401" spans="1:4">
+      <x:c r="A401" s="2">
+        <x:v>46752</x:v>
+      </x:c>
+      <x:c r="B401" s="0" t="s">
+        <x:v>643</x:v>
+      </x:c>
+      <x:c r="C401" s="0" t="s">
+        <x:v>454</x:v>
+      </x:c>
+      <x:c r="D401" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Archive</vt:lpstr>
       <vt:lpstr>Archive!Print_Area</vt:lpstr>
       <vt:lpstr>Archive!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>