--- v1 (2026-06-23)
+++ v2 (2026-08-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08dcf9909a964294" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7faecbcfaf744bea8f7287842b18c838.psmdcp" Id="R3e094ffbdc824d7c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa7397aebef04d5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2be912108e4c4ee4a33f7b4dd93309ae.psmdcp" Id="Rb62e294b03fe4f73" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Archive" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Offers submission deadline</x:t>
   </x:si>
   <x:si>
     <x:t>Procedure subject</x:t>
   </x:si>
   <x:si>
@@ -454,65 +454,65 @@
   <x:si>
     <x:t>Осем</x:t>
   </x:si>
   <x:si>
     <x:t>Тестова процедура е-тръжни</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Напояване </x:t>
   </x:si>
   <x:si>
     <x:t>ОБЩИНА СМОЛЯН</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-1.025-0009-C03</x:t>
   </x:si>
   <x:si>
     <x:t>CAVID 19</x:t>
   </x:si>
   <x:si>
     <x:t>Община Лом</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.159-0001-C02</x:t>
   </x:si>
   <x:si>
+    <x:t>Процедура за услуги</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Страшо 2017 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG1846-1.003-0004-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Окосяване</x:t>
+  </x:si>
+  <x:si>
     <x:t>Нова тестова процедура за избор на изпълнител</x:t>
   </x:si>
   <x:si>
-    <x:t>Процедура за услуги</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Процедура 3</x:t>
   </x:si>
   <x:si>
     <x:t>Заразно зло ООД 121212</x:t>
   </x:si>
   <x:si>
     <x:t>BG1846-1.003-0002-C05</x:t>
   </x:si>
   <x:si>
     <x:t>Процедура 4</x:t>
   </x:si>
   <x:si>
     <x:t>Втора процедура ПМС</x:t>
   </x:si>
   <x:si>
     <x:t>Процедура след коментари</x:t>
   </x:si>
   <x:si>
     <x:t>Процедура Covid 19</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-2.013-0002-2014BG05M9OP001-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Поправка на обувка лява и дясна</x:t>
@@ -763,126 +763,126 @@
   <x:si>
     <x:t>Получава ли бенефициентът известие?</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP002-2.002-0027-C05</x:t>
   </x:si>
   <x:si>
     <x:t>Процедура 11.12.2020</x:t>
   </x:si>
   <x:si>
     <x:t>Комуникация</x:t>
   </x:si>
   <x:si>
     <x:t>Морски кандидат 2</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFOP001-4.006-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Северна Македония</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFOP001-4.006-0001</x:t>
   </x:si>
   <x:si>
+    <x:t>Доставка на сняг</x:t>
+  </x:si>
+  <x:si>
     <x:t>Услуга тест</x:t>
   </x:si>
   <x:si>
-    <x:t>Доставка на сняг</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Тестова процедура по ПМС</x:t>
   </x:si>
   <x:si>
     <x:t>ДОБРУДЖА БИЛДИНГ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-3.001-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Министерство на външните работи</x:t>
   </x:si>
   <x:si>
     <x:t>Лайфвижън ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFOP001-4.006-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Срокове</x:t>
   </x:si>
   <x:si>
     <x:t>циклонален вихър</x:t>
   </x:si>
   <x:si>
     <x:t>Кой ми скри процедурата?</x:t>
   </x:si>
   <x:si>
     <x:t>"ХС" - СТИЛ "ООД"</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP002-4.006-0004-C03</x:t>
   </x:si>
   <x:si>
     <x:t>Test 0000</x:t>
   </x:si>
   <x:si>
+    <x:t>Обучение по шведски</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на мол</x:t>
+  </x:si>
+  <x:si>
     <x:t>ридобиване от българската държава чрез дарение на сгради в Украйна</x:t>
   </x:si>
   <x:si>
     <x:t>ОЛИМПМИР ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-3.001-0002</x:t>
   </x:si>
   <x:si>
-    <x:t>Обучение по шведски</x:t>
-[...2 lines deleted...]
-    <x:t>Изграждане на мол</x:t>
+    <x:t>Спомен от детството</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПОПАЙ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP002-3.001-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Могат ли да се публикуват разяснения?</x:t>
   </x:si>
   <x:si>
     <x:t>нова процедура доставка шейни</x:t>
   </x:si>
   <x:si>
     <x:t>ИНФОВИЗИОН ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG20EEA-3.001-0001-C03</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>BG16M1OP002-3.001-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Консумативи</x:t>
   </x:si>
   <x:si>
     <x:t>АЕЦ "Козлодуй" т</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка на храна</x:t>
   </x:si>
   <x:si>
     <x:t>Прогноза за 24 часа</x:t>
   </x:si>
   <x:si>
     <x:t>проект по две оси</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-2.013-0005-C04</x:t>
   </x:si>
   <x:si>
     <x:t>Test</x:t>
   </x:si>
   <x:si>
     <x:t>Правни услуги</x:t>
   </x:si>
@@ -1289,60 +1289,60 @@
     <x:t>Медицински университет "Проф. д-р Параскев Стоянов" - Варна - (МФ, ФОЗ, Филиал Велико Търново, Филиал Сливен, Филиал Шумен и Медицински колеж)</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Осигуряване на устен превод; писмен превод на документи и превод на информационни материали
 </x:t>
   </x:si>
   <x:si>
     <x:t>Сдружение Клуб по водни спортове</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-3.010-0003</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-3.010-0003-C02</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Доставка на селскостопанско оборудване – Лехообразувател с найлонополагащо.	</x:t>
   </x:si>
   <x:si>
     <x:t>Проект 111111</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-3.010-0002-C01</x:t>
   </x:si>
   <x:si>
+    <x:t>Включване на заети лица в специфични обучения за конкретното работно място</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГАМА КОНСУЛТ-КАЛИНКИН</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-3.010-0002</x:t>
+  </x:si>
+  <x:si>
     <x:t xml:space="preserve">Доставка и монтаж по обособени позиции, както следва: Обособена позиция 1: Топлоизолационни системи от сандвич панели за външни стени (315 м2) и за покрив (640 м2) Обособена позиция 2: PVC дограма (160 м2)	</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>BG-RRP-3.010-0002</x:t>
   </x:si>
   <x:si>
     <x:t>ААА БББ</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP001-1.003-0016</x:t>
   </x:si>
   <x:si>
     <x:t>Проектиране и изграждане и въвеждане в експлоатация на две фотоволтаични централи за собствено потребление</x:t>
   </x:si>
   <x:si>
     <x:t>КЪЛЕКШЪН АД</x:t>
   </x:si>
   <x:si>
     <x:t>Закупуване на книги</x:t>
   </x:si>
   <x:si>
     <x:t>Тест Библиотека</x:t>
   </x:si>
   <x:si>
     <x:t>Кандидат 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP002-2.060-0002</x:t>
   </x:si>
@@ -1639,87 +1639,87 @@
   <x:si>
     <x:t>Доставка, монтаж и въвеждане в експлоатация на Флексопечатна машина за колбасни обвивки - 1 брой</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-12.023-0003</x:t>
   </x:si>
   <x:si>
     <x:t>БЛАГОЕВГРАД</x:t>
   </x:si>
   <x:si>
     <x:t>ОБЩИНА Видин</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR003-4.002-0003-C03</x:t>
   </x:si>
   <x:si>
     <x:t>м1м1</x:t>
   </x:si>
   <x:si>
     <x:t>FP2044-2.008-0001-C07</x:t>
   </x:si>
   <x:si>
     <x:t>втора</x:t>
   </x:si>
   <x:si>
+    <x:t>Предмет на предвидената процедура февруари 2024  lt;дссд"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СДРУЖЕНИЕ С НЕСТОПАНСКА ЦЕЛ ИНСТИТУТ ЗА РАЗВИТИЕ НА ЕВРОПЕЙСКО ГРАЖДАНСКО ОБЩЕСТВО</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2021BG16RFOP001-3.006-0001</x:t>
+  </x:si>
+  <x:si>
     <x:t>оставка и въвеждане в експлоатация по 3 обособени позиции:
 Обособена позиция № 1 Mашина за поставяне на самозалепваща се лента за затваряне на ъглите на твърди кутии- 1 брой
 Обособена позиция №2 Автоматична линия за облепване на твърди кутии с хартия - 1 брой
 Обособена позиция №3 Режеща маса - 1 брой</x:t>
   </x:si>
   <x:si>
     <x:t>РАЙОН "НАДЕЖДА"</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-12.023-0004</x:t>
   </x:si>
   <x:si>
-    <x:t>Предмет на предвидената процедура февруари 2024  lt;дссд"</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>BG-RRP-12.023-0004-C02</x:t>
   </x:si>
   <x:si>
     <x:t>111111111111</x:t>
   </x:si>
   <x:si>
     <x:t>19092024Космос ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG1846-1.001-0002-C06</x:t>
   </x:si>
   <x:si>
     <x:t>МИНИСТЕРСТВО НА ЗДРАВЕОПАЗВАНЕТО</x:t>
   </x:si>
   <x:si>
-    <x:t>BG-RRP-12.005-0005-C01</x:t>
+    <x:t>BG-RRP-12.005-0005-C02</x:t>
   </x:si>
   <x:si>
     <x:t>333</x:t>
   </x:si>
   <x:si>
     <x:t>3333</x:t>
   </x:si>
   <x:si>
     <x:t>222222</x:t>
   </x:si>
   <x:si>
     <x:t>BG1846-1.002-0001</x:t>
   </x:si>
   <x:si>
     <x:t>456456456</x:t>
   </x:si>
   <x:si>
     <x:t>СТОЛИЧНА ОБЩИНА</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-5.014-0001-C03</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка на .....</x:t>
   </x:si>
@@ -1747,51 +1747,51 @@
   <x:si>
     <x:t>кандидат многоосов3333333333333</x:t>
   </x:si>
   <x:si>
     <x:t>FP2044-4.001-0002-C03</x:t>
   </x:si>
   <x:si>
     <x:t>Осигуряване на социални придобивки за работещите чрез доставката и въвеждането в експлоатация на Масажен стол за обзавеждането на контейнер, представляващ помещение за активна почивка за работниците и служителите.</x:t>
   </x:si>
   <x:si>
     <x:t>СВЕТА АННА - ФИШ ООД</x:t>
   </x:si>
   <x:si>
     <x:t>2021BG16RFOP001-1.001-0003</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Перник нова </x:t>
   </x:si>
   <x:si>
     <x:t>23</x:t>
   </x:si>
   <x:si>
     <x:t>МИНИСТЕРСТВО НА ФИНАНСИТЕ</x:t>
   </x:si>
   <x:si>
-    <x:t>BG-RRP-10.001-0003-C08</x:t>
+    <x:t>BG-RRP-10.001-0003-C09</x:t>
   </x:si>
   <x:si>
     <x:t>тест 3</x:t>
   </x:si>
   <x:si>
     <x:t>НИИ-2.001-0001-C03</x:t>
   </x:si>
   <x:si>
     <x:t>предмети за доставка</x:t>
   </x:si>
   <x:si>
     <x:t>БДЖ Пътнически превози ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP001-1.003-0018-C03</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане на животновъдни обекти</x:t>
   </x:si>
   <x:si>
     <x:t>Община макреш</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-12.025-0002</x:t>
   </x:si>
@@ -1966,50 +1966,74 @@
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Доставка и монтаж по следните обособени позиции:
 Обособена позиция 1 – Колонен климатик тип 1 -2бр.
 Обособена позиция 2 – Колонен климатик тип 2- 2бр.
 Обособена позиция 3 – Инверторна мултисистема - 1 бр.
 </x:t>
   </x:si>
   <x:si>
     <x:t>ОБЩИНА ЛОВЕЧ</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-10.003-0002-C02</x:t>
   </x:si>
   <x:si>
     <x:t>Тест с ПП 456</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP001-1.003-0017</x:t>
   </x:si>
   <x:si>
     <x:t>Управляващ орган на Програма "Техническа помощ"</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFTA001-1.001-0001-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Почистване на водоем</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Маги Комерс</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Фирма 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06AFSP001-01.004-0001-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Бенефициент 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06AFSP001-01.004-0002-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Д-р Икономов</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06AFSP001-01.003-0001-C02</x:t>
   </x:si>
   <x:si>
     <x:t>Тръжна процедура 456</x:t>
   </x:si>
   <x:si>
     <x:t>Предмет 456</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
@@ -2364,51 +2388,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:D401"/>
+  <x:dimension ref="A1:D408"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="4" width="40.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
       <x:c r="A2" s="2">
@@ -3614,82 +3638,82 @@
         <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:4">
       <x:c r="A88" s="2">
         <x:v>43937</x:v>
       </x:c>
       <x:c r="B88" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:4">
       <x:c r="A89" s="2">
         <x:v>43951</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:4">
       <x:c r="A90" s="2">
         <x:v>43951</x:v>
       </x:c>
       <x:c r="B90" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:4">
       <x:c r="A91" s="2">
         <x:v>43951</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:4">
       <x:c r="A92" s="2">
         <x:v>43952</x:v>
       </x:c>
       <x:c r="B92" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:4">
       <x:c r="A93" s="2">
         <x:v>43952</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
         <x:v>152</x:v>
@@ -4468,68 +4492,68 @@
         <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:4">
       <x:c r="A149" s="2">
         <x:v>44182</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C149" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="D149" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:4">
       <x:c r="A150" s="2">
         <x:v>44183</x:v>
       </x:c>
       <x:c r="B150" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="C150" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="D150" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:4">
       <x:c r="A151" s="2">
         <x:v>44183</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="C151" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="D151" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:4">
       <x:c r="A152" s="2">
         <x:v>44184</x:v>
       </x:c>
       <x:c r="B152" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="C152" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="D152" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:4">
       <x:c r="A153" s="2">
         <x:v>44185</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C153" s="0" t="s">
         <x:v>255</x:v>
@@ -4580,82 +4604,82 @@
         <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:4">
       <x:c r="A157" s="2">
         <x:v>44195</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C157" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D157" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:4">
       <x:c r="A158" s="2">
         <x:v>44195</x:v>
       </x:c>
       <x:c r="B158" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="C158" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="D158" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:4">
       <x:c r="A159" s="2">
         <x:v>44195</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="C159" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="D159" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:4">
       <x:c r="A160" s="2">
         <x:v>44195</x:v>
       </x:c>
       <x:c r="B160" s="0" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="C160" s="0" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="D160" s="0" t="s">
         <x:v>267</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:4">
       <x:c r="A161" s="2">
         <x:v>44196</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="C161" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="D161" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:4">
       <x:c r="A162" s="2">
         <x:v>44196</x:v>
       </x:c>
       <x:c r="B162" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C162" s="0" t="s">
         <x:v>135</x:v>
@@ -4678,68 +4702,68 @@
         <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:4">
       <x:c r="A164" s="2">
         <x:v>44222</x:v>
       </x:c>
       <x:c r="B164" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="C164" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="D164" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:4">
       <x:c r="A165" s="2">
         <x:v>44227</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="C165" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="D165" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:4">
       <x:c r="A166" s="2">
         <x:v>44246</x:v>
       </x:c>
       <x:c r="B166" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C166" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="D166" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:4">
       <x:c r="A167" s="2">
         <x:v>44250</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="C167" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="D167" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:4">
       <x:c r="A168" s="2">
         <x:v>44255</x:v>
       </x:c>
       <x:c r="B168" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="C168" s="0" t="s">
         <x:v>63</x:v>
@@ -5826,82 +5850,82 @@
         <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:4">
       <x:c r="A246" s="2">
         <x:v>45016</x:v>
       </x:c>
       <x:c r="B246" s="0" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="C246" s="0" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="D246" s="0" t="s">
         <x:v>421</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:4">
       <x:c r="A247" s="2">
         <x:v>45016</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="C247" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="D247" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>408</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:4">
       <x:c r="A248" s="2">
         <x:v>45016</x:v>
       </x:c>
       <x:c r="B248" s="0" t="s">
-        <x:v>423</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="C248" s="0" t="s">
+        <x:v>420</x:v>
+      </x:c>
+      <x:c r="D248" s="0" t="s">
         <x:v>424</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>408</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:4">
       <x:c r="A249" s="2">
         <x:v>45016</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
-        <x:v>419</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="C249" s="0" t="s">
-        <x:v>420</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="D249" s="0" t="s">
-        <x:v>425</x:v>
+        <x:v>396</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:4">
       <x:c r="A250" s="2">
         <x:v>45037</x:v>
       </x:c>
       <x:c r="B250" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C250" s="0" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="D250" s="0" t="s">
         <x:v>427</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:4">
       <x:c r="A251" s="2">
         <x:v>45041</x:v>
       </x:c>
       <x:c r="B251" s="0" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="C251" s="0" t="s">
         <x:v>429</x:v>
@@ -5983,51 +6007,51 @@
     <x:row r="257" spans="1:4">
       <x:c r="A257" s="2">
         <x:v>45051</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="C257" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="D257" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:4">
       <x:c r="A258" s="2">
         <x:v>45052</x:v>
       </x:c>
       <x:c r="B258" s="0" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="C258" s="0" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="D258" s="0" t="s">
-        <x:v>425</x:v>
+        <x:v>424</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:4">
       <x:c r="A259" s="2">
         <x:v>45052</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="C259" s="0" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="D259" s="0" t="s">
         <x:v>421</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:4">
       <x:c r="A260" s="2">
         <x:v>45055</x:v>
       </x:c>
       <x:c r="B260" s="0" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="C260" s="0" t="s">
         <x:v>416</x:v>
@@ -6971,54 +6995,54 @@
         <x:v>538</x:v>
       </x:c>
       <x:c r="D327" s="0" t="s">
         <x:v>539</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:4">
       <x:c r="A328" s="2">
         <x:v>45565</x:v>
       </x:c>
       <x:c r="B328" s="0" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="C328" s="0" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="D328" s="0" t="s">
         <x:v>542</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:4">
       <x:c r="A329" s="2">
         <x:v>45565</x:v>
       </x:c>
       <x:c r="B329" s="0" t="s">
-        <x:v>537</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="C329" s="0" t="s">
-        <x:v>538</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="D329" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:4">
       <x:c r="A330" s="2">
         <x:v>45567</x:v>
       </x:c>
       <x:c r="B330" s="0" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="C330" s="0" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="D330" s="0" t="s">
         <x:v>546</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:4">
       <x:c r="A331" s="2">
         <x:v>45568</x:v>
       </x:c>
       <x:c r="B331" s="0" t="s">
         <x:v>79</x:v>
@@ -7934,101 +7958,199 @@
         <x:v>638</x:v>
       </x:c>
       <x:c r="C396" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="D396" s="0" t="s">
         <x:v>639</x:v>
       </x:c>
     </x:row>
     <x:row r="397" spans="1:4">
       <x:c r="A397" s="2">
         <x:v>46193</x:v>
       </x:c>
       <x:c r="B397" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C397" s="0" t="s">
         <x:v>640</x:v>
       </x:c>
       <x:c r="D397" s="0" t="s">
         <x:v>641</x:v>
       </x:c>
     </x:row>
     <x:row r="398" spans="1:4">
       <x:c r="A398" s="2">
-        <x:v>46265</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="B398" s="0" t="s">
-        <x:v>642</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C398" s="0" t="s">
-        <x:v>505</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="D398" s="0" t="s">
-        <x:v>506</x:v>
+        <x:v>600</x:v>
       </x:c>
     </x:row>
     <x:row r="399" spans="1:4">
       <x:c r="A399" s="2">
-        <x:v>46265</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="B399" s="0" t="s">
-        <x:v>642</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="C399" s="0" t="s">
-        <x:v>505</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="D399" s="0" t="s">
-        <x:v>508</x:v>
+        <x:v>408</x:v>
       </x:c>
     </x:row>
     <x:row r="400" spans="1:4">
       <x:c r="A400" s="2">
-        <x:v>46295</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="B400" s="0" t="s">
+        <x:v>642</x:v>
+      </x:c>
+      <x:c r="C400" s="0" t="s">
         <x:v>643</x:v>
       </x:c>
-      <x:c r="C400" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D400" s="0" t="s">
-        <x:v>456</x:v>
+        <x:v>408</x:v>
       </x:c>
     </x:row>
     <x:row r="401" spans="1:4">
       <x:c r="A401" s="2">
+        <x:v>46203</x:v>
+      </x:c>
+      <x:c r="B401" s="0" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="C401" s="0" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="D401" s="0" t="s">
+        <x:v>408</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="402" spans="1:4">
+      <x:c r="A402" s="2">
+        <x:v>46225</x:v>
+      </x:c>
+      <x:c r="B402" s="0" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="C402" s="0" t="s">
+        <x:v>644</x:v>
+      </x:c>
+      <x:c r="D402" s="0" t="s">
+        <x:v>645</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="403" spans="1:4">
+      <x:c r="A403" s="2">
+        <x:v>46226</x:v>
+      </x:c>
+      <x:c r="B403" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="C403" s="0" t="s">
+        <x:v>646</x:v>
+      </x:c>
+      <x:c r="D403" s="0" t="s">
+        <x:v>647</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="404" spans="1:4">
+      <x:c r="A404" s="2">
+        <x:v>46230</x:v>
+      </x:c>
+      <x:c r="B404" s="0" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="C404" s="0" t="s">
+        <x:v>648</x:v>
+      </x:c>
+      <x:c r="D404" s="0" t="s">
+        <x:v>649</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="405" spans="1:4">
+      <x:c r="A405" s="2">
+        <x:v>46265</x:v>
+      </x:c>
+      <x:c r="B405" s="0" t="s">
+        <x:v>650</x:v>
+      </x:c>
+      <x:c r="C405" s="0" t="s">
+        <x:v>505</x:v>
+      </x:c>
+      <x:c r="D405" s="0" t="s">
+        <x:v>506</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="406" spans="1:4">
+      <x:c r="A406" s="2">
+        <x:v>46265</x:v>
+      </x:c>
+      <x:c r="B406" s="0" t="s">
+        <x:v>650</x:v>
+      </x:c>
+      <x:c r="C406" s="0" t="s">
+        <x:v>505</x:v>
+      </x:c>
+      <x:c r="D406" s="0" t="s">
+        <x:v>508</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="407" spans="1:4">
+      <x:c r="A407" s="2">
+        <x:v>46295</x:v>
+      </x:c>
+      <x:c r="B407" s="0" t="s">
+        <x:v>651</x:v>
+      </x:c>
+      <x:c r="C407" s="0" t="s">
+        <x:v>454</x:v>
+      </x:c>
+      <x:c r="D407" s="0" t="s">
+        <x:v>456</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="408" spans="1:4">
+      <x:c r="A408" s="2">
         <x:v>46752</x:v>
       </x:c>
-      <x:c r="B401" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="C401" s="0" t="s">
+      <x:c r="B408" s="0" t="s">
+        <x:v>651</x:v>
+      </x:c>
+      <x:c r="C408" s="0" t="s">
         <x:v>454</x:v>
       </x:c>
-      <x:c r="D401" s="0" t="s">
+      <x:c r="D408" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Archive</vt:lpstr>
       <vt:lpstr>Archive!Print_Area</vt:lpstr>
       <vt:lpstr>Archive!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>