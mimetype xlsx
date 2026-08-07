--- v2 (2026-08-07)
+++ v3 (2026-08-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa7397aebef04d5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2be912108e4c4ee4a33f7b4dd93309ae.psmdcp" Id="Rb62e294b03fe4f73" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2989908d2694923" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fe068c821b714c99a78acc0ef537ecc0.psmdcp" Id="Rc07c9959ebec48a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Archive" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Offers submission deadline</x:t>
   </x:si>
   <x:si>
     <x:t>Procedure subject</x:t>
   </x:si>
   <x:si>