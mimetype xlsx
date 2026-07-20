--- v0 (2026-05-28)
+++ v1 (2026-07-20)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b1dfb63d9b74290" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c1f0ced511f947908b9e5cd209b19968.psmdcp" Id="R28e96cd0637948de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8693e4338bdc4e41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3b154261574c495f9052476381589f5e.psmdcp" Id="Rc6303dee201e445c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Archive" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Offers submission deadline</x:t>
   </x:si>
   <x:si>
     <x:t>Procedure subject</x:t>
   </x:si>
   <x:si>
@@ -829,60 +829,60 @@
   <x:si>
     <x:t>ридобиване от българската държава чрез дарение на сгради в Украйна</x:t>
   </x:si>
   <x:si>
     <x:t>ОЛИМПМИР ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-3.001-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Обучение по шведски</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане на мол</x:t>
   </x:si>
   <x:si>
     <x:t>нова процедура доставка шейни</x:t>
   </x:si>
   <x:si>
     <x:t>ИНФОВИЗИОН ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG20EEA-3.001-0001-C03</x:t>
   </x:si>
   <x:si>
+    <x:t>Спомен от детството</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПОПАЙ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP002-3.001-0003</x:t>
+  </x:si>
+  <x:si>
     <x:t>Могат ли да се публикуват разяснения?</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>BG16M1OP002-3.001-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Консумативи</x:t>
   </x:si>
   <x:si>
     <x:t>АЕЦ "Козлодуй" т</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка на храна</x:t>
   </x:si>
   <x:si>
     <x:t>Прогноза за 24 часа</x:t>
   </x:si>
   <x:si>
     <x:t>проект по две оси</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-2.013-0005-C04</x:t>
   </x:si>
   <x:si>
     <x:t>Test</x:t>
   </x:si>
   <x:si>
     <x:t>Правни услуги</x:t>
   </x:si>
@@ -1289,93 +1289,93 @@
     <x:t>Медицински университет "Проф. д-р Параскев Стоянов" - Варна - (МФ, ФОЗ, Филиал Велико Търново, Филиал Сливен, Филиал Шумен и Медицински колеж)</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Осигуряване на устен превод; писмен превод на документи и превод на информационни материали
 </x:t>
   </x:si>
   <x:si>
     <x:t>Сдружение Клуб по водни спортове</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-3.010-0003</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-3.010-0003-C02</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Доставка на селскостопанско оборудване – Лехообразувател с найлонополагащо.	</x:t>
   </x:si>
   <x:si>
     <x:t>Проект 111111</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-3.010-0002-C01</x:t>
   </x:si>
   <x:si>
+    <x:t>Включване на заети лица в специфични обучения за конкретното работно място</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГАМА КОНСУЛТ-КАЛИНКИН</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-3.010-0002</x:t>
+  </x:si>
+  <x:si>
     <x:t xml:space="preserve">Доставка и монтаж по обособени позиции, както следва: Обособена позиция 1: Топлоизолационни системи от сандвич панели за външни стени (315 м2) и за покрив (640 м2) Обособена позиция 2: PVC дограма (160 м2)	</x:t>
   </x:si>
   <x:si>
-    <x:t>Включване на заети лица в специфични обучения за конкретното работно място</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>ААА БББ</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP001-1.003-0016</x:t>
   </x:si>
   <x:si>
     <x:t>Проектиране и изграждане и въвеждане в експлоатация на две фотоволтаични централи за собствено потребление</x:t>
   </x:si>
   <x:si>
     <x:t>КЪЛЕКШЪН АД</x:t>
   </x:si>
   <x:si>
     <x:t>Закупуване на книги</x:t>
   </x:si>
   <x:si>
     <x:t>Тест Библиотека</x:t>
   </x:si>
   <x:si>
+    <x:t xml:space="preserve">„Доставка на котел пелетен“	</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АЛ ИНДЪСТРИ ЕООД 11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-12.008-0018</x:t>
+  </x:si>
+  <x:si>
     <x:t>Кандидат 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP002-2.060-0002</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>BG-RRP-12.008-0018</x:t>
   </x:si>
   <x:si>
     <x:t>ПВУТК14</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-5.008-0003-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка на трактор - 1бр. със следните минимални технически характтеристики: с кабина, с климатик и с мощност от 55-60 к.с.</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка на навигационна система и софтуер - 2 броя</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане на малки влажни зони</x:t>
   </x:si>
   <x:si>
     <x:t>Тестова от Деня на победата</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Тестова от Деня на победата	2
 </x:t>
   </x:si>
   <x:si>
     <x:t>Черно море</x:t>
@@ -1675,51 +1675,51 @@
   <x:si>
     <x:t>Предмет на предвидената процедура февруари 2024  lt;дссд"</x:t>
   </x:si>
   <x:si>
     <x:t>СДРУЖЕНИЕ С НЕСТОПАНСКА ЦЕЛ ИНСТИТУТ ЗА РАЗВИТИЕ НА ЕВРОПЕЙСКО ГРАЖДАНСКО ОБЩЕСТВО</x:t>
   </x:si>
   <x:si>
     <x:t>2021BG16RFOP001-3.006-0001</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-12.023-0004-C02</x:t>
   </x:si>
   <x:si>
     <x:t>111111111111</x:t>
   </x:si>
   <x:si>
     <x:t>19092024Космос ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG1846-1.001-0002-C06</x:t>
   </x:si>
   <x:si>
     <x:t>МИНИСТЕРСТВО НА ЗДРАВЕОПАЗВАНЕТО</x:t>
   </x:si>
   <x:si>
-    <x:t>BG-RRP-12.005-0005-C01</x:t>
+    <x:t>BG-RRP-12.005-0005-C02</x:t>
   </x:si>
   <x:si>
     <x:t>333</x:t>
   </x:si>
   <x:si>
     <x:t>3333</x:t>
   </x:si>
   <x:si>
     <x:t>222222</x:t>
   </x:si>
   <x:si>
     <x:t>BG1846-1.002-0001</x:t>
   </x:si>
   <x:si>
     <x:t>456456456</x:t>
   </x:si>
   <x:si>
     <x:t>СТОЛИЧНА ОБЩИНА</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-5.014-0001-C03</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка на .....</x:t>
   </x:si>
@@ -1885,51 +1885,51 @@
   <x:si>
     <x:t xml:space="preserve">Текущ ремонт на помещения	</x:t>
   </x:si>
   <x:si>
     <x:t>енергийната ефективност на производствена сграда</x:t>
   </x:si>
   <x:si>
     <x:t>222</x:t>
   </x:si>
   <x:si>
     <x:t>Кан</x:t>
   </x:si>
   <x:si>
     <x:t>FP2044-5.004-0001-C03</x:t>
   </x:si>
   <x:si>
     <x:t>1911</x:t>
   </x:si>
   <x:si>
     <x:t>Закупуване</x:t>
   </x:si>
   <x:si>
     <x:t>ДОСТАВКА НА МАТЕРИАЛИ</x:t>
   </x:si>
   <x:si>
-    <x:t>2021BG16RFOP001-2.006-0003-C04</x:t>
+    <x:t>2021BG16RFOP001-2.006-0003-C06</x:t>
   </x:si>
   <x:si>
     <x:t>Здравеопазване 2021-2027 456</x:t>
   </x:si>
   <x:si>
     <x:t>TEts</x:t>
   </x:si>
   <x:si>
     <x:t>тест ИС</x:t>
   </x:si>
   <x:si>
     <x:t>Внедряване в Смядово на:
 - система за управление на ресурсите;
 - система за управление на взаимоотношенията с клиенти и
 - система за бизнес анализи,
 в изпълнение на проект</x:t>
   </x:si>
   <x:si>
     <x:t>ОБЩИНА СМЯДОВО</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR002-1.004-0001-C03</x:t>
   </x:si>
   <x:si>
     <x:t>Нова обявена процедура</x:t>
@@ -1954,50 +1954,68 @@
   </x:si>
   <x:si>
     <x:t>Бен клас 1</x:t>
   </x:si>
   <x:si>
     <x:t>FP2044-2.005-0001-C01</x:t>
   </x:si>
   <x:si>
     <x:t>FP2044-2.005-0001</x:t>
   </x:si>
   <x:si>
     <x:t>fet</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Доставка и монтаж по следните обособени позиции:
 Обособена позиция 1 – Колонен климатик тип 1 -2бр.
 Обособена позиция 2 – Колонен климатик тип 2- 2бр.
 Обособена позиция 3 – Инверторна мултисистема - 1 бр.
 </x:t>
   </x:si>
   <x:si>
     <x:t>ОБЩИНА ЛОВЕЧ</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-10.003-0002-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Тест с ПП 456</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP001-1.003-0017</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Управляващ орган на Програма "Техническа помощ"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFTA001-1.001-0001-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Почистване на водоем</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Маги Комерс</x:t>
   </x:si>
   <x:si>
     <x:t>Тръжна процедура 456</x:t>
   </x:si>
   <x:si>
     <x:t>Предмет 456</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
@@ -2352,51 +2370,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:D399"/>
+  <x:dimension ref="A1:D405"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="4" width="40.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
       <x:c r="A2" s="2">
@@ -4624,68 +4642,68 @@
         <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:4">
       <x:c r="A161" s="2">
         <x:v>44196</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="C161" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="D161" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:4">
       <x:c r="A162" s="2">
         <x:v>44196</x:v>
       </x:c>
       <x:c r="B162" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C162" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="D162" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:4">
       <x:c r="A163" s="2">
         <x:v>44196</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="C163" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D163" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:4">
       <x:c r="A164" s="2">
         <x:v>44222</x:v>
       </x:c>
       <x:c r="B164" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="C164" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="D164" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:4">
       <x:c r="A165" s="2">
         <x:v>44227</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="C165" s="0" t="s">
         <x:v>264</x:v>
@@ -5814,146 +5832,146 @@
         <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:4">
       <x:c r="A246" s="2">
         <x:v>45016</x:v>
       </x:c>
       <x:c r="B246" s="0" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="C246" s="0" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="D246" s="0" t="s">
         <x:v>421</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:4">
       <x:c r="A247" s="2">
         <x:v>45016</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="C247" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="D247" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>408</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:4">
       <x:c r="A248" s="2">
         <x:v>45016</x:v>
       </x:c>
       <x:c r="B248" s="0" t="s">
-        <x:v>423</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="C248" s="0" t="s">
+        <x:v>420</x:v>
+      </x:c>
+      <x:c r="D248" s="0" t="s">
         <x:v>424</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>408</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:4">
       <x:c r="A249" s="2">
         <x:v>45016</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
-        <x:v>419</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="C249" s="0" t="s">
-        <x:v>420</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="D249" s="0" t="s">
-        <x:v>425</x:v>
+        <x:v>396</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:4">
       <x:c r="A250" s="2">
         <x:v>45037</x:v>
       </x:c>
       <x:c r="B250" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C250" s="0" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="D250" s="0" t="s">
         <x:v>427</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:4">
       <x:c r="A251" s="2">
         <x:v>45041</x:v>
       </x:c>
       <x:c r="B251" s="0" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="C251" s="0" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="D251" s="0" t="s">
         <x:v>408</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:4">
       <x:c r="A252" s="2">
         <x:v>45042</x:v>
       </x:c>
       <x:c r="B252" s="0" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="C252" s="0" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="D252" s="0" t="s">
         <x:v>408</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:4">
       <x:c r="A253" s="2">
         <x:v>45046</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="C253" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="D253" s="0" t="s">
-        <x:v>433</x:v>
+        <x:v>434</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:4">
       <x:c r="A254" s="2">
         <x:v>45046</x:v>
       </x:c>
       <x:c r="B254" s="0" t="s">
-        <x:v>434</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="C254" s="0" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="D254" s="0" t="s">
         <x:v>436</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:4">
       <x:c r="A255" s="2">
         <x:v>45050</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="C255" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="D255" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:4">
       <x:c r="A256" s="2">
         <x:v>45051</x:v>
@@ -5971,51 +5989,51 @@
     <x:row r="257" spans="1:4">
       <x:c r="A257" s="2">
         <x:v>45051</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="C257" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="D257" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:4">
       <x:c r="A258" s="2">
         <x:v>45052</x:v>
       </x:c>
       <x:c r="B258" s="0" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="C258" s="0" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="D258" s="0" t="s">
-        <x:v>425</x:v>
+        <x:v>424</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:4">
       <x:c r="A259" s="2">
         <x:v>45052</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="C259" s="0" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="D259" s="0" t="s">
         <x:v>421</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:4">
       <x:c r="A260" s="2">
         <x:v>45055</x:v>
       </x:c>
       <x:c r="B260" s="0" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="C260" s="0" t="s">
         <x:v>416</x:v>
@@ -6794,51 +6812,51 @@
         <x:v>520</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:4">
       <x:c r="A316" s="2">
         <x:v>45531</x:v>
       </x:c>
       <x:c r="B316" s="0" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="C316" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="D316" s="0" t="s">
         <x:v>522</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:4">
       <x:c r="A317" s="2">
         <x:v>45532</x:v>
       </x:c>
       <x:c r="B317" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="C317" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="D317" s="0" t="s">
         <x:v>523</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:4">
       <x:c r="A318" s="2">
         <x:v>45534</x:v>
       </x:c>
       <x:c r="B318" s="0" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="C318" s="0" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="D318" s="0" t="s">
         <x:v>526</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:4">
       <x:c r="A319" s="2">
         <x:v>45534</x:v>
       </x:c>
       <x:c r="B319" s="0" t="s">
         <x:v>527</x:v>
@@ -7894,101 +7912,185 @@
         <x:v>634</x:v>
       </x:c>
       <x:c r="C394" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D394" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="395" spans="1:4">
       <x:c r="A395" s="2">
         <x:v>46158</x:v>
       </x:c>
       <x:c r="B395" s="0" t="s">
         <x:v>635</x:v>
       </x:c>
       <x:c r="C395" s="0" t="s">
         <x:v>636</x:v>
       </x:c>
       <x:c r="D395" s="0" t="s">
         <x:v>637</x:v>
       </x:c>
     </x:row>
     <x:row r="396" spans="1:4">
       <x:c r="A396" s="2">
-        <x:v>46265</x:v>
+        <x:v>46173</x:v>
       </x:c>
       <x:c r="B396" s="0" t="s">
         <x:v>638</x:v>
       </x:c>
       <x:c r="C396" s="0" t="s">
-        <x:v>505</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="D396" s="0" t="s">
-        <x:v>506</x:v>
+        <x:v>639</x:v>
       </x:c>
     </x:row>
     <x:row r="397" spans="1:4">
       <x:c r="A397" s="2">
-        <x:v>46265</x:v>
+        <x:v>46193</x:v>
       </x:c>
       <x:c r="B397" s="0" t="s">
-        <x:v>638</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C397" s="0" t="s">
-        <x:v>505</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="D397" s="0" t="s">
-        <x:v>508</x:v>
+        <x:v>641</x:v>
       </x:c>
     </x:row>
     <x:row r="398" spans="1:4">
       <x:c r="A398" s="2">
-        <x:v>46295</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="B398" s="0" t="s">
-        <x:v>639</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C398" s="0" t="s">
-        <x:v>454</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="D398" s="0" t="s">
-        <x:v>456</x:v>
+        <x:v>600</x:v>
       </x:c>
     </x:row>
     <x:row r="399" spans="1:4">
       <x:c r="A399" s="2">
+        <x:v>46203</x:v>
+      </x:c>
+      <x:c r="B399" s="0" t="s">
+        <x:v>507</x:v>
+      </x:c>
+      <x:c r="C399" s="0" t="s">
+        <x:v>507</x:v>
+      </x:c>
+      <x:c r="D399" s="0" t="s">
+        <x:v>408</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="400" spans="1:4">
+      <x:c r="A400" s="2">
+        <x:v>46203</x:v>
+      </x:c>
+      <x:c r="B400" s="0" t="s">
+        <x:v>642</x:v>
+      </x:c>
+      <x:c r="C400" s="0" t="s">
+        <x:v>643</x:v>
+      </x:c>
+      <x:c r="D400" s="0" t="s">
+        <x:v>408</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="401" spans="1:4">
+      <x:c r="A401" s="2">
+        <x:v>46203</x:v>
+      </x:c>
+      <x:c r="B401" s="0" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="C401" s="0" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="D401" s="0" t="s">
+        <x:v>408</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="402" spans="1:4">
+      <x:c r="A402" s="2">
+        <x:v>46265</x:v>
+      </x:c>
+      <x:c r="B402" s="0" t="s">
+        <x:v>644</x:v>
+      </x:c>
+      <x:c r="C402" s="0" t="s">
+        <x:v>505</x:v>
+      </x:c>
+      <x:c r="D402" s="0" t="s">
+        <x:v>508</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="403" spans="1:4">
+      <x:c r="A403" s="2">
+        <x:v>46265</x:v>
+      </x:c>
+      <x:c r="B403" s="0" t="s">
+        <x:v>644</x:v>
+      </x:c>
+      <x:c r="C403" s="0" t="s">
+        <x:v>505</x:v>
+      </x:c>
+      <x:c r="D403" s="0" t="s">
+        <x:v>506</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="404" spans="1:4">
+      <x:c r="A404" s="2">
+        <x:v>46295</x:v>
+      </x:c>
+      <x:c r="B404" s="0" t="s">
+        <x:v>645</x:v>
+      </x:c>
+      <x:c r="C404" s="0" t="s">
+        <x:v>454</x:v>
+      </x:c>
+      <x:c r="D404" s="0" t="s">
+        <x:v>456</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="405" spans="1:4">
+      <x:c r="A405" s="2">
         <x:v>46752</x:v>
       </x:c>
-      <x:c r="B399" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="C399" s="0" t="s">
+      <x:c r="B405" s="0" t="s">
+        <x:v>645</x:v>
+      </x:c>
+      <x:c r="C405" s="0" t="s">
         <x:v>454</x:v>
       </x:c>
-      <x:c r="D399" s="0" t="s">
+      <x:c r="D405" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Archive</vt:lpstr>
       <vt:lpstr>Archive!Print_Area</vt:lpstr>
       <vt:lpstr>Archive!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>