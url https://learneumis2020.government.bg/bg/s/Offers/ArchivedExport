--- v9 (2026-09-16)
+++ v10 (2026-11-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f8114b2908c4b75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fcabd2db62ec420388a34fc867943d6f.psmdcp" Id="R8cd556d4a53d49f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41839a353f8a4664" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bb857ebbc92f4711b5591eadbf7cf6e7.psmdcp" Id="R7640d85618ce45ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Архив" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Крайна дата за подаване на оферти</x:t>
   </x:si>
   <x:si>
     <x:t>Предмет на предвидената процедура</x:t>
   </x:si>
   <x:si>
@@ -1510,84 +1510,84 @@
   <x:si>
     <x:t>Тутурутка Варна</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-1.006-0001-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка на Материали</x:t>
   </x:si>
   <x:si>
     <x:t>ЕМИ АД</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ЧЕРНОМОРСКО ЗЛАТО АД	</x:t>
   </x:si>
   <x:si>
     <x:t>ЕТ "ВТВ - ВИКТОРИЯ ПЕНЕВА"</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-11.016-0001-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Некъв нормален кандиадат</x:t>
   </x:si>
   <x:si>
-    <x:t>FP2044-1.006-0001-C06</x:t>
+    <x:t>FP2044-1.006-0001-C07</x:t>
   </x:si>
   <x:si>
     <x:t>Пети</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-12.020-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Ивана 23</x:t>
   </x:si>
   <x:si>
     <x:t>Кратко описание на проектното предложение (до 2 000 символа) 0</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP001-1.003-0019-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Предмет на прредмет на предвидената процедур</x:t>
   </x:si>
   <x:si>
     <x:t>Трети</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-12.020-0003</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-12.020-0003-C03</x:t>
   </x:si>
   <x:si>
     <x:t>ЕФСУ 456</x:t>
   </x:si>
   <x:si>
-    <x:t>2021BG16RFOP001-2.005-0008-C10</x:t>
+    <x:t>2021BG16RFOP001-2.005-0008-C11</x:t>
   </x:si>
   <x:si>
     <x:t>456</x:t>
   </x:si>
   <x:si>
     <x:t>2021BG16RFOP001-2.005-0008</x:t>
   </x:si>
   <x:si>
     <x:t>тест ИРЕНА</x:t>
   </x:si>
   <x:si>
     <x:t>Ася</x:t>
   </x:si>
   <x:si>
     <x:t>ася2</x:t>
   </x:si>
   <x:si>
     <x:t>Първи</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-12.020-0001-C01</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-12.020-0001</x:t>
   </x:si>
@@ -1634,71 +1634,71 @@
     <x:t>мйьдфкъ</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка, монтаж и въвеждане в експлоатация на Флексопечатна машина за колбасни обвивки - 1 брой</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-12.023-0003</x:t>
   </x:si>
   <x:si>
     <x:t>БЛАГОЕВГРАД</x:t>
   </x:si>
   <x:si>
     <x:t>ОБЩИНА Видин</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR003-4.002-0003-C03</x:t>
   </x:si>
   <x:si>
     <x:t>м1м1</x:t>
   </x:si>
   <x:si>
     <x:t>FP2044-2.008-0001-C07</x:t>
   </x:si>
   <x:si>
     <x:t>втора</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Предмет на предвидената процедура февруари 2024  lt;дссд"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СДРУЖЕНИЕ С НЕСТОПАНСКА ЦЕЛ ИНСТИТУТ ЗА РАЗВИТИЕ НА ЕВРОПЕЙСКО ГРАЖДАНСКО ОБЩЕСТВО</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2021BG16RFOP001-3.006-0001</x:t>
   </x:si>
   <x:si>
     <x:t>оставка и въвеждане в експлоатация по 3 обособени позиции:
 Обособена позиция № 1 Mашина за поставяне на самозалепваща се лента за затваряне на ъглите на твърди кутии- 1 брой
 Обособена позиция №2 Автоматична линия за облепване на твърди кутии с хартия - 1 брой
 Обособена позиция №3 Режеща маса - 1 брой</x:t>
   </x:si>
   <x:si>
     <x:t>РАЙОН "НАДЕЖДА"</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-12.023-0004</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>2021BG16RFOP001-3.006-0001</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-12.023-0004-C02</x:t>
   </x:si>
   <x:si>
     <x:t>111111111111</x:t>
   </x:si>
   <x:si>
     <x:t>19092024Космос ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG1846-1.001-0002-C06</x:t>
   </x:si>
   <x:si>
     <x:t>МИНИСТЕРСТВО НА ЗДРАВЕОПАЗВАНЕТО</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-12.005-0005-C02</x:t>
   </x:si>
   <x:si>
     <x:t>333</x:t>
   </x:si>
   <x:si>
     <x:t>3333</x:t>
   </x:si>
@@ -1934,51 +1934,51 @@
   <x:si>
     <x:t>Община Пловдив 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR003-4.005-0003-C01</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR003-4.005-0003</x:t>
   </x:si>
   <x:si>
     <x:t>FP2044-2.010-0002-C02</x:t>
   </x:si>
   <x:si>
     <x:t>4444444444444444</x:t>
   </x:si>
   <x:si>
     <x:t>2222</x:t>
   </x:si>
   <x:si>
     <x:t>2 нова процедура бяла 21042026 без предварително избрано ПП</x:t>
   </x:si>
   <x:si>
     <x:t>Бен клас 1</x:t>
   </x:si>
   <x:si>
-    <x:t>FP2044-2.005-0001-C01</x:t>
+    <x:t>FP2044-2.005-0001-C02</x:t>
   </x:si>
   <x:si>
     <x:t>FP2044-2.005-0001</x:t>
   </x:si>
   <x:si>
     <x:t>fet</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Доставка и монтаж по следните обособени позиции:
 Обособена позиция 1 – Колонен климатик тип 1 -2бр.
 Обособена позиция 2 – Колонен климатик тип 2- 2бр.
 Обособена позиция 3 – Инверторна мултисистема - 1 бр.
 </x:t>
   </x:si>
   <x:si>
     <x:t>ОБЩИНА ЛОВЕЧ</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-10.003-0002-C02</x:t>
   </x:si>
   <x:si>
     <x:t>Тест с ПП 456</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP001-1.003-0017</x:t>
@@ -1996,50 +1996,59 @@
     <x:t>Маги Комерс</x:t>
   </x:si>
   <x:si>
     <x:t>Фирма 1</x:t>
   </x:si>
   <x:si>
     <x:t>06AFSP001-01.004-0001-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Бенефициент 1</x:t>
   </x:si>
   <x:si>
     <x:t>06AFSP001-01.004-0002-C02</x:t>
   </x:si>
   <x:si>
     <x:t>Д-р Икономов</x:t>
   </x:si>
   <x:si>
     <x:t>06AFSP001-01.003-0001-C02</x:t>
   </x:si>
   <x:si>
     <x:t>Тръжна процедура 456</x:t>
   </x:si>
   <x:si>
     <x:t>Предмет на доставка</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KJKJGKGKGKGG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>техника</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-11.028-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Предмет 456</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
@@ -2391,51 +2400,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:D411"/>
+  <x:dimension ref="A1:D412"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="4" width="40.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
       <x:c r="A2" s="2">
@@ -6998,54 +7007,54 @@
         <x:v>537</x:v>
       </x:c>
       <x:c r="D327" s="0" t="s">
         <x:v>538</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:4">
       <x:c r="A328" s="2">
         <x:v>45565</x:v>
       </x:c>
       <x:c r="B328" s="0" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="C328" s="0" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="D328" s="0" t="s">
         <x:v>541</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:4">
       <x:c r="A329" s="2">
         <x:v>45565</x:v>
       </x:c>
       <x:c r="B329" s="0" t="s">
-        <x:v>536</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="C329" s="0" t="s">
-        <x:v>537</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="D329" s="0" t="s">
         <x:v>542</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:4">
       <x:c r="A330" s="2">
         <x:v>45567</x:v>
       </x:c>
       <x:c r="B330" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="C330" s="0" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="D330" s="0" t="s">
         <x:v>545</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:4">
       <x:c r="A331" s="2">
         <x:v>45568</x:v>
       </x:c>
       <x:c r="B331" s="0" t="s">
         <x:v>78</x:v>
@@ -8129,73 +8138,87 @@
         <x:v>651</x:v>
       </x:c>
       <x:c r="C408" s="0" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="D408" s="0" t="s">
         <x:v>626</x:v>
       </x:c>
     </x:row>
     <x:row r="409" spans="1:4">
       <x:c r="A409" s="2">
         <x:v>46270</x:v>
       </x:c>
       <x:c r="B409" s="0" t="s">
         <x:v>651</x:v>
       </x:c>
       <x:c r="C409" s="0" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="D409" s="0" t="s">
         <x:v>625</x:v>
       </x:c>
     </x:row>
     <x:row r="410" spans="1:4">
       <x:c r="A410" s="2">
-        <x:v>46295</x:v>
+        <x:v>46290</x:v>
       </x:c>
       <x:c r="B410" s="0" t="s">
         <x:v>652</x:v>
       </x:c>
       <x:c r="C410" s="0" t="s">
-        <x:v>453</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="D410" s="0" t="s">
-        <x:v>455</x:v>
+        <x:v>654</x:v>
       </x:c>
     </x:row>
     <x:row r="411" spans="1:4">
       <x:c r="A411" s="2">
-        <x:v>46752</x:v>
+        <x:v>46295</x:v>
       </x:c>
       <x:c r="B411" s="0" t="s">
-        <x:v>652</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="C411" s="0" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="D411" s="0" t="s">
+        <x:v>455</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="412" spans="1:4">
+      <x:c r="A412" s="2">
+        <x:v>46752</x:v>
+      </x:c>
+      <x:c r="B412" s="0" t="s">
+        <x:v>655</x:v>
+      </x:c>
+      <x:c r="C412" s="0" t="s">
+        <x:v>453</x:v>
+      </x:c>
+      <x:c r="D412" s="0" t="s">
         <x:v>455</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Архив</vt:lpstr>
       <vt:lpstr>Архив!Print_Area</vt:lpstr>
       <vt:lpstr>Архив!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>