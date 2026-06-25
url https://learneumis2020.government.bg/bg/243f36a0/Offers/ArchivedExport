--- v0 (2026-05-11)
+++ v1 (2026-06-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R270b5095d20e4889" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/94dbac105ccc4ba28a7dec5dba9dc8bb.psmdcp" Id="R2228e8dcb26d458e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e9e3ed49a004603" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1834d9537e564816b511e7596a3eae1a.psmdcp" Id="R86fa0c43228a40bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Архив" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Крайна дата за подаване на оферти</x:t>
   </x:si>
   <x:si>
     <x:t>Предмет на предвидената процедура</x:t>
   </x:si>
   <x:si>
@@ -601,71 +601,71 @@
   <x:si>
     <x:t>еКандидат 2</x:t>
   </x:si>
   <x:si>
     <x:t>BG1846-2.008-0002</x:t>
   </x:si>
   <x:si>
     <x:t>тест при сключен договор</x:t>
   </x:si>
   <x:si>
     <x:t>ДИКСИ - 64 ЕОО</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP001-3.002-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Услуга - за прекратяване</x:t>
   </x:si>
   <x:si>
     <x:t>Втори тестови кандидат</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP002-2.002-0023</x:t>
   </x:si>
   <x:si>
+    <x:t>предвидената процедура за тестване</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Строеж на мост</x:t>
+  </x:si>
+  <x:si>
     <x:t>Процедура -- оценка</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP002-2.002-0025</x:t>
   </x:si>
   <x:si>
     <x:t>Прекратяване от бенефициента</x:t>
   </x:si>
   <x:si>
     <x:t>Втори тестови кандидат-ДАЕУ</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP002-2.002-0027</x:t>
   </x:si>
   <x:si>
-    <x:t>предвидената процедура за тестване</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Спирт</x:t>
   </x:si>
   <x:si>
     <x:t>BG1846-2.008-0001-C01</x:t>
   </x:si>
   <x:si>
     <x:t>procedura v chernova</x:t>
   </x:si>
   <x:si>
     <x:t>КАРИО ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-1.024-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Услуга - 2, Втори тестови кандидат</x:t>
   </x:si>
   <x:si>
     <x:t>Приемане на плащания с карти и безконтактни платежни аксесоари директно на мобилен телефон</x:t>
   </x:si>
   <x:si>
     <x:t>След коментари</x:t>
   </x:si>
   <x:si>
     <x:t>След коментари - за прекратяване</x:t>
@@ -760,126 +760,126 @@
   <x:si>
     <x:t>Получава ли бенефициентът известие?</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP002-2.002-0027-C05</x:t>
   </x:si>
   <x:si>
     <x:t>Процедура 11.12.2020</x:t>
   </x:si>
   <x:si>
     <x:t>Комуникация</x:t>
   </x:si>
   <x:si>
     <x:t>Морски кандидат 2</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFOP001-4.006-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Северна Македония</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFOP001-4.006-0001</x:t>
   </x:si>
   <x:si>
+    <x:t>Услуга тест</x:t>
+  </x:si>
+  <x:si>
     <x:t>Доставка на сняг</x:t>
   </x:si>
   <x:si>
-    <x:t>Услуга тест</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Тестова процедура по ПМС</x:t>
   </x:si>
   <x:si>
     <x:t>ДОБРУДЖА БИЛДИНГ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-3.001-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Министерство на външните работи</x:t>
   </x:si>
   <x:si>
     <x:t>Лайфвижън ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFOP001-4.006-0002</x:t>
   </x:si>
   <x:si>
+    <x:t>Срокове</x:t>
+  </x:si>
+  <x:si>
     <x:t>циклонален вихър</x:t>
   </x:si>
   <x:si>
-    <x:t>Срокове</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Кой ми скри процедурата?</x:t>
   </x:si>
   <x:si>
     <x:t>"ХС" - СТИЛ "ООД"</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP002-4.006-0004-C03</x:t>
   </x:si>
   <x:si>
+    <x:t>Test 0000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ридобиване от българската държава чрез дарение на сгради в Украйна</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ОЛИМПМИР ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP002-3.001-0002</x:t>
+  </x:si>
+  <x:si>
     <x:t>Обучение по шведски</x:t>
   </x:si>
   <x:si>
-    <x:t>Test 0000</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Изграждане на мол</x:t>
   </x:si>
   <x:si>
-    <x:t>ридобиване от българската държава чрез дарение на сгради в Украйна</x:t>
-[...5 lines deleted...]
-    <x:t>BG16M1OP002-3.001-0002</x:t>
+    <x:t>нова процедура доставка шейни</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИНФОВИЗИОН ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG20EEA-3.001-0001-C03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Могат ли да се публикуват разяснения?</x:t>
   </x:si>
   <x:si>
     <x:t>Спомен от детството</x:t>
   </x:si>
   <x:si>
     <x:t>ПОПАЙ</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-3.001-0003</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>BG20EEA-3.001-0001-C03</x:t>
   </x:si>
   <x:si>
     <x:t>Консумативи</x:t>
   </x:si>
   <x:si>
     <x:t>АЕЦ "Козлодуй" т</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка на храна</x:t>
   </x:si>
   <x:si>
     <x:t>Прогноза за 24 часа</x:t>
   </x:si>
   <x:si>
     <x:t>проект по две оси</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-2.013-0005-C04</x:t>
   </x:si>
   <x:si>
     <x:t>Test</x:t>
   </x:si>
   <x:si>
     <x:t>Правни услуги</x:t>
   </x:si>
@@ -1392,51 +1392,51 @@
   <x:si>
     <x:t>BG-RRP-12.012-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Салон за красота Maria Wyatt</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка дрон</x:t>
   </x:si>
   <x:si>
     <x:t>Предмет на предвидената процедур</x:t>
   </x:si>
   <x:si>
     <x:t>Кратко описание</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-3.010-0008</x:t>
   </x:si>
   <x:si>
     <x:t>ПВУ Тест 456</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-3.010-0005</x:t>
   </x:si>
   <x:si>
-    <x:t>BG-RRP-3.010-0005-C02</x:t>
+    <x:t>BG-RRP-3.010-0005-C03</x:t>
   </x:si>
   <x:si>
     <x:t>черен исун</x:t>
   </x:si>
   <x:si>
     <x:t>ПВУТК12</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-5.008-0001-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Предмет на предвидената процедура 456</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP001-1.003-0001</x:t>
   </x:si>
   <x:si>
     <x:t>учебна година 1</x:t>
   </x:si>
   <x:si>
     <x:t>ГРАДИНА - РВ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-12.008-0003-C01</x:t>
   </x:si>
@@ -1634,73 +1634,73 @@
     <x:t>мйьдфкъ</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка, монтаж и въвеждане в експлоатация на Флексопечатна машина за колбасни обвивки - 1 брой</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-12.023-0003</x:t>
   </x:si>
   <x:si>
     <x:t>БЛАГОЕВГРАД</x:t>
   </x:si>
   <x:si>
     <x:t>ОБЩИНА Видин</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR003-4.002-0003-C03</x:t>
   </x:si>
   <x:si>
     <x:t>м1м1</x:t>
   </x:si>
   <x:si>
     <x:t>FP2044-2.008-0001-C07</x:t>
   </x:si>
   <x:si>
     <x:t>втора</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>2021BG16RFOP001-3.006-0001</x:t>
   </x:si>
   <x:si>
     <x:t>оставка и въвеждане в експлоатация по 3 обособени позиции:
 Обособена позиция № 1 Mашина за поставяне на самозалепваща се лента за затваряне на ъглите на твърди кутии- 1 брой
 Обособена позиция №2 Автоматична линия за облепване на твърди кутии с хартия - 1 брой
 Обособена позиция №3 Режеща маса - 1 брой</x:t>
   </x:si>
   <x:si>
     <x:t>РАЙОН "НАДЕЖДА"</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-12.023-0004</x:t>
   </x:si>
   <x:si>
+    <x:t>Предмет на предвидената процедура февруари 2024  lt;дссд"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СДРУЖЕНИЕ С НЕСТОПАНСКА ЦЕЛ ИНСТИТУТ ЗА РАЗВИТИЕ НА ЕВРОПЕЙСКО ГРАЖДАНСКО ОБЩЕСТВО</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2021BG16RFOP001-3.006-0001</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG-RRP-12.023-0004-C02</x:t>
   </x:si>
   <x:si>
     <x:t>111111111111</x:t>
   </x:si>
   <x:si>
     <x:t>19092024Космос ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG1846-1.001-0002-C06</x:t>
   </x:si>
   <x:si>
     <x:t>МИНИСТЕРСТВО НА ЗДРАВЕОПАЗВАНЕТО</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-12.005-0005-C01</x:t>
   </x:si>
   <x:si>
     <x:t>333</x:t>
   </x:si>
   <x:si>
     <x:t>3333</x:t>
   </x:si>
   <x:si>
     <x:t>222222</x:t>
@@ -1799,50 +1799,53 @@
     <x:t>Летял в самолет</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-12.006-0008</x:t>
   </x:si>
   <x:si>
     <x:t>Аааа</x:t>
   </x:si>
   <x:si>
     <x:t>Втори Канди место 2.5</x:t>
   </x:si>
   <x:si>
     <x:t>FP2044-3.009-0002-C02</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">„Изграждане на високотехнологично рибовъдно стопанство“	</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">СМР за подобряване на енергийната ефективност на производствена сграда	</x:t>
   </x:si>
   <x:si>
     <x:t>СОФИЙСКИ УНИВЕРСИТЕТ "СВ.КЛИМЕНТ ОХРИДСКИ" - два региона</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR002-1.003-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR002-1.003-0001-C01</x:t>
   </x:si>
   <x:si>
     <x:t>да полетим</x:t>
   </x:si>
   <x:si>
     <x:t>летяла</x:t>
   </x:si>
   <x:si>
     <x:t>Ивана- Инвестиция Образование</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-1.006-0004-C10</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка,монтаж и въвеждане в експлоатация на специализирано оборудване за шивашко ателие.
 Обособена позиция 1 - Бродираща машина за малки и големи детайли. 1 бр.
 Обособена позиция 2 - Машина за ситопечат- 1 бр.,
 Обособена позиция 3 - Индустриална химична машина с перхлоретилен- 1 бр., Обособена позиция 4 - Гатер ножица- 1 бр.,</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR003-4.004-0001-C02</x:t>
   </x:si>
   <x:si>
     <x:t>пътно смр</x:t>
   </x:si>
@@ -1879,106 +1882,131 @@
   <x:si>
     <x:t xml:space="preserve">Текущ ремонт на помещения	</x:t>
   </x:si>
   <x:si>
     <x:t>енергийната ефективност на производствена сграда</x:t>
   </x:si>
   <x:si>
     <x:t>222</x:t>
   </x:si>
   <x:si>
     <x:t>Кан</x:t>
   </x:si>
   <x:si>
     <x:t>FP2044-5.004-0001-C03</x:t>
   </x:si>
   <x:si>
     <x:t>1911</x:t>
   </x:si>
   <x:si>
     <x:t>Закупуване</x:t>
   </x:si>
   <x:si>
     <x:t>ДОСТАВКА НА МАТЕРИАЛИ</x:t>
   </x:si>
   <x:si>
-    <x:t>2021BG16RFOP001-2.006-0003-C03</x:t>
+    <x:t>2021BG16RFOP001-2.006-0003-C06</x:t>
   </x:si>
   <x:si>
     <x:t>Здравеопазване 2021-2027 456</x:t>
   </x:si>
   <x:si>
     <x:t>TEts</x:t>
   </x:si>
   <x:si>
     <x:t>тест ИС</x:t>
   </x:si>
   <x:si>
     <x:t>Внедряване в Смядово на:
 - система за управление на ресурсите;
 - система за управление на взаимоотношенията с клиенти и
 - система за бизнес анализи,
 в изпълнение на проект</x:t>
   </x:si>
   <x:si>
     <x:t>ОБЩИНА СМЯДОВО</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR002-1.004-0001-C03</x:t>
   </x:si>
   <x:si>
     <x:t>Нова обявена процедура</x:t>
   </x:si>
   <x:si>
     <x:t>Община Пловдив 1</x:t>
   </x:si>
   <x:si>
-    <x:t>BG16FFPR003-4.005-0003-C01</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG16FFPR003-4.005-0003</x:t>
   </x:si>
   <x:si>
     <x:t>FP2044-2.010-0002-C02</x:t>
   </x:si>
   <x:si>
     <x:t>4444444444444444</x:t>
   </x:si>
   <x:si>
     <x:t>2222</x:t>
   </x:si>
   <x:si>
     <x:t>2 нова процедура бяла 21042026 без предварително избрано ПП</x:t>
   </x:si>
   <x:si>
     <x:t>Бен клас 1</x:t>
   </x:si>
   <x:si>
     <x:t>FP2044-2.005-0001-C01</x:t>
   </x:si>
   <x:si>
     <x:t>FP2044-2.005-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>fet</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и монтаж по следните обособени позиции:
+Обособена позиция 1 – Колонен климатик тип 1 -2бр.
+Обособена позиция 2 – Колонен климатик тип 2- 2бр.
+Обособена позиция 3 – Инверторна мултисистема - 1 бр.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ОБЩИНА ЛОВЕЧ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-10.003-0002-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Тест с ПП 456</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP001-1.003-0017</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Управляващ орган на Програма "Техническа помощ"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFTA001-1.001-0001-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Тръжна процедура 456</x:t>
   </x:si>
   <x:si>
     <x:t>Предмет 456</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
@@ -2333,51 +2361,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:D394"/>
+  <x:dimension ref="A1:D401"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="4" width="40.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
       <x:c r="A2" s="2">
@@ -4017,180 +4045,180 @@
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:4">
       <x:c r="A119" s="2">
         <x:v>44134</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="C119" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="D119" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:4">
       <x:c r="A120" s="2">
         <x:v>44134</x:v>
       </x:c>
       <x:c r="B120" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="C120" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="D120" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:4">
       <x:c r="A121" s="2">
         <x:v>44134</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="C121" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="D121" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:4">
       <x:c r="A122" s="2">
         <x:v>44134</x:v>
       </x:c>
       <x:c r="B122" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C122" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D122" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:4">
       <x:c r="A123" s="2">
         <x:v>44134</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="C123" s="0" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="D123" s="0" t="s">
         <x:v>201</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:4">
       <x:c r="A124" s="2">
         <x:v>44134</x:v>
       </x:c>
       <x:c r="B124" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="C124" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="D124" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:4">
       <x:c r="A125" s="2">
         <x:v>44135</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C125" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="D125" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:4">
       <x:c r="A126" s="2">
         <x:v>44135</x:v>
       </x:c>
       <x:c r="B126" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C126" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="D126" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:4">
       <x:c r="A127" s="2">
         <x:v>44135</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="C127" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="D127" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:4">
       <x:c r="A128" s="2">
         <x:v>44142</x:v>
       </x:c>
       <x:c r="B128" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="C128" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="D128" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:4">
       <x:c r="A129" s="2">
         <x:v>44155</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="C129" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="D129" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:4">
       <x:c r="A130" s="2">
         <x:v>44156</x:v>
       </x:c>
       <x:c r="B130" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="C130" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="D130" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:4">
       <x:c r="A131" s="2">
         <x:v>44159</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="C131" s="0" t="s">
         <x:v>190</x:v>
@@ -4241,54 +4269,54 @@
         <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:4">
       <x:c r="A135" s="2">
         <x:v>44161</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="C135" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="D135" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:4">
       <x:c r="A136" s="2">
         <x:v>44165</x:v>
       </x:c>
       <x:c r="B136" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C136" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="D136" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:4">
       <x:c r="A137" s="2">
         <x:v>44175</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="C137" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="D137" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:4">
       <x:c r="A138" s="2">
         <x:v>44175</x:v>
       </x:c>
       <x:c r="B138" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="C138" s="0" t="s">
         <x:v>225</x:v>
@@ -4342,76 +4370,76 @@
     <x:row r="142" spans="1:4">
       <x:c r="A142" s="2">
         <x:v>44176</x:v>
       </x:c>
       <x:c r="B142" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="C142" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="D142" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:4">
       <x:c r="A143" s="2">
         <x:v>44176</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="C143" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="D143" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:4">
       <x:c r="A144" s="2">
         <x:v>44176</x:v>
       </x:c>
       <x:c r="B144" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="C144" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="D144" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:4">
       <x:c r="A145" s="2">
         <x:v>44176</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C145" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="D145" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:4">
       <x:c r="A146" s="2">
         <x:v>44177</x:v>
       </x:c>
       <x:c r="B146" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="C146" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="D146" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:4">
       <x:c r="A147" s="2">
         <x:v>44179</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
         <x:v>243</x:v>
@@ -4437,194 +4465,194 @@
         <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:4">
       <x:c r="A149" s="2">
         <x:v>44182</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C149" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="D149" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:4">
       <x:c r="A150" s="2">
         <x:v>44183</x:v>
       </x:c>
       <x:c r="B150" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="C150" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D150" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:4">
       <x:c r="A151" s="2">
         <x:v>44183</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="C151" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="D151" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:4">
       <x:c r="A152" s="2">
         <x:v>44184</x:v>
       </x:c>
       <x:c r="B152" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="C152" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="D152" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:4">
       <x:c r="A153" s="2">
         <x:v>44185</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="C153" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="D153" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:4">
       <x:c r="A154" s="2">
         <x:v>44189</x:v>
       </x:c>
       <x:c r="B154" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C154" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="D154" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:4">
       <x:c r="A155" s="2">
         <x:v>44189</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C155" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="D155" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:4">
       <x:c r="A156" s="2">
         <x:v>44190</x:v>
       </x:c>
       <x:c r="B156" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="C156" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="D156" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:4">
       <x:c r="A157" s="2">
         <x:v>44195</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="C157" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D157" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:4">
       <x:c r="A158" s="2">
         <x:v>44195</x:v>
       </x:c>
       <x:c r="B158" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C158" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="D158" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:4">
       <x:c r="A159" s="2">
         <x:v>44195</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="C159" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="D159" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:4">
       <x:c r="A160" s="2">
         <x:v>44195</x:v>
       </x:c>
       <x:c r="B160" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="C160" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="D160" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:4">
       <x:c r="A161" s="2">
         <x:v>44196</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C161" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="D161" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:4">
       <x:c r="A162" s="2">
         <x:v>44196</x:v>
       </x:c>
       <x:c r="B162" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="C162" s="0" t="s">
         <x:v>134</x:v>
@@ -4647,68 +4675,68 @@
         <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:4">
       <x:c r="A164" s="2">
         <x:v>44222</x:v>
       </x:c>
       <x:c r="B164" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="C164" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="D164" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:4">
       <x:c r="A165" s="2">
         <x:v>44227</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="C165" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="D165" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:4">
       <x:c r="A166" s="2">
         <x:v>44246</x:v>
       </x:c>
       <x:c r="B166" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="C166" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="D166" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:4">
       <x:c r="A167" s="2">
         <x:v>44250</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C167" s="0" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="D167" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:4">
       <x:c r="A168" s="2">
         <x:v>44255</x:v>
       </x:c>
       <x:c r="B168" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="C168" s="0" t="s">
         <x:v>62</x:v>
@@ -6940,54 +6968,54 @@
         <x:v>537</x:v>
       </x:c>
       <x:c r="D327" s="0" t="s">
         <x:v>538</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:4">
       <x:c r="A328" s="2">
         <x:v>45565</x:v>
       </x:c>
       <x:c r="B328" s="0" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="C328" s="0" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="D328" s="0" t="s">
         <x:v>541</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:4">
       <x:c r="A329" s="2">
         <x:v>45565</x:v>
       </x:c>
       <x:c r="B329" s="0" t="s">
-        <x:v>539</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="C329" s="0" t="s">
-        <x:v>540</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="D329" s="0" t="s">
         <x:v>542</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:4">
       <x:c r="A330" s="2">
         <x:v>45567</x:v>
       </x:c>
       <x:c r="B330" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="C330" s="0" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="D330" s="0" t="s">
         <x:v>545</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:4">
       <x:c r="A331" s="2">
         <x:v>45568</x:v>
       </x:c>
       <x:c r="B331" s="0" t="s">
         <x:v>78</x:v>
@@ -7301,605 +7329,703 @@
         <x:v>586</x:v>
       </x:c>
       <x:c r="C353" s="0" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="D353" s="0" t="s">
         <x:v>579</x:v>
       </x:c>
     </x:row>
     <x:row r="354" spans="1:4">
       <x:c r="A354" s="2">
         <x:v>45807</x:v>
       </x:c>
       <x:c r="B354" s="0" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="C354" s="0" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="D354" s="0" t="s">
         <x:v>589</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:4">
       <x:c r="A355" s="2">
-        <x:v>45812</x:v>
+        <x:v>45807</x:v>
       </x:c>
       <x:c r="B355" s="0" t="s">
+        <x:v>587</x:v>
+      </x:c>
+      <x:c r="C355" s="0" t="s">
+        <x:v>588</x:v>
+      </x:c>
+      <x:c r="D355" s="0" t="s">
         <x:v>590</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>407</x:v>
       </x:c>
     </x:row>
     <x:row r="356" spans="1:4">
       <x:c r="A356" s="2">
-        <x:v>45819</x:v>
+        <x:v>45812</x:v>
       </x:c>
       <x:c r="B356" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="C356" s="0" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="D356" s="0" t="s">
-        <x:v>593</x:v>
+        <x:v>407</x:v>
       </x:c>
     </x:row>
     <x:row r="357" spans="1:4">
       <x:c r="A357" s="2">
-        <x:v>45867</x:v>
+        <x:v>45819</x:v>
       </x:c>
       <x:c r="B357" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="C357" s="0" t="s">
+        <x:v>593</x:v>
+      </x:c>
+      <x:c r="D357" s="0" t="s">
         <x:v>594</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>595</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:4">
       <x:c r="A358" s="2">
         <x:v>45867</x:v>
       </x:c>
       <x:c r="B358" s="0" t="s">
-        <x:v>596</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="C358" s="0" t="s">
         <x:v>575</x:v>
       </x:c>
       <x:c r="D358" s="0" t="s">
-        <x:v>595</x:v>
+        <x:v>596</x:v>
       </x:c>
     </x:row>
     <x:row r="359" spans="1:4">
       <x:c r="A359" s="2">
-        <x:v>45868</x:v>
+        <x:v>45867</x:v>
       </x:c>
       <x:c r="B359" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="C359" s="0" t="s">
-        <x:v>597</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="D359" s="0" t="s">
-        <x:v>598</x:v>
+        <x:v>596</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:4">
       <x:c r="A360" s="2">
         <x:v>45868</x:v>
       </x:c>
       <x:c r="B360" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="C360" s="0" t="s">
+        <x:v>598</x:v>
+      </x:c>
+      <x:c r="D360" s="0" t="s">
         <x:v>599</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>407</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:4">
       <x:c r="A361" s="2">
-        <x:v>45869</x:v>
+        <x:v>45868</x:v>
       </x:c>
       <x:c r="B361" s="0" t="s">
+        <x:v>600</x:v>
+      </x:c>
+      <x:c r="C361" s="0" t="s">
         <x:v>601</x:v>
       </x:c>
-      <x:c r="C361" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D361" s="0" t="s">
-        <x:v>598</x:v>
+        <x:v>407</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:4">
       <x:c r="A362" s="2">
-        <x:v>45901</x:v>
+        <x:v>45869</x:v>
       </x:c>
       <x:c r="B362" s="0" t="s">
         <x:v>602</x:v>
       </x:c>
       <x:c r="C362" s="0" t="s">
-        <x:v>533</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="D362" s="0" t="s">
-        <x:v>534</x:v>
+        <x:v>599</x:v>
       </x:c>
     </x:row>
     <x:row r="363" spans="1:4">
       <x:c r="A363" s="2">
-        <x:v>45961</x:v>
+        <x:v>45901</x:v>
       </x:c>
       <x:c r="B363" s="0" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="C363" s="0" t="s">
-        <x:v>604</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="D363" s="0" t="s">
-        <x:v>605</x:v>
+        <x:v>534</x:v>
       </x:c>
     </x:row>
     <x:row r="364" spans="1:4">
       <x:c r="A364" s="2">
-        <x:v>45980</x:v>
+        <x:v>45961</x:v>
       </x:c>
       <x:c r="B364" s="0" t="s">
+        <x:v>604</x:v>
+      </x:c>
+      <x:c r="C364" s="0" t="s">
+        <x:v>605</x:v>
+      </x:c>
+      <x:c r="D364" s="0" t="s">
         <x:v>606</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>589</x:v>
       </x:c>
     </x:row>
     <x:row r="365" spans="1:4">
       <x:c r="A365" s="2">
         <x:v>45980</x:v>
       </x:c>
       <x:c r="B365" s="0" t="s">
         <x:v>607</x:v>
       </x:c>
       <x:c r="C365" s="0" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="D365" s="0" t="s">
         <x:v>589</x:v>
       </x:c>
     </x:row>
     <x:row r="366" spans="1:4">
       <x:c r="A366" s="2">
-        <x:v>45985</x:v>
+        <x:v>45980</x:v>
       </x:c>
       <x:c r="B366" s="0" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="C366" s="0" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="D366" s="0" t="s">
         <x:v>589</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:4">
       <x:c r="A367" s="2">
-        <x:v>45988</x:v>
+        <x:v>45980</x:v>
       </x:c>
       <x:c r="B367" s="0" t="s">
-        <x:v>609</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="C367" s="0" t="s">
-        <x:v>610</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="D367" s="0" t="s">
-        <x:v>611</x:v>
+        <x:v>590</x:v>
       </x:c>
     </x:row>
     <x:row r="368" spans="1:4">
       <x:c r="A368" s="2">
-        <x:v>45998</x:v>
+        <x:v>45980</x:v>
       </x:c>
       <x:c r="B368" s="0" t="s">
-        <x:v>612</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="C368" s="0" t="s">
-        <x:v>495</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="D368" s="0" t="s">
-        <x:v>496</x:v>
+        <x:v>590</x:v>
       </x:c>
     </x:row>
     <x:row r="369" spans="1:4">
       <x:c r="A369" s="2">
-        <x:v>46008</x:v>
+        <x:v>45985</x:v>
       </x:c>
       <x:c r="B369" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="C369" s="0" t="s">
-        <x:v>597</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="D369" s="0" t="s">
-        <x:v>598</x:v>
+        <x:v>590</x:v>
       </x:c>
     </x:row>
     <x:row r="370" spans="1:4">
       <x:c r="A370" s="2">
-        <x:v>46009</x:v>
+        <x:v>45985</x:v>
       </x:c>
       <x:c r="B370" s="0" t="s">
-        <x:v>613</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="C370" s="0" t="s">
-        <x:v>597</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="D370" s="0" t="s">
-        <x:v>598</x:v>
+        <x:v>589</x:v>
       </x:c>
     </x:row>
     <x:row r="371" spans="1:4">
       <x:c r="A371" s="2">
-        <x:v>46010</x:v>
+        <x:v>45988</x:v>
       </x:c>
       <x:c r="B371" s="0" t="s">
-        <x:v>614</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="C371" s="0" t="s">
-        <x:v>597</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="D371" s="0" t="s">
-        <x:v>598</x:v>
+        <x:v>612</x:v>
       </x:c>
     </x:row>
     <x:row r="372" spans="1:4">
       <x:c r="A372" s="2">
-        <x:v>46022</x:v>
+        <x:v>45998</x:v>
       </x:c>
       <x:c r="B372" s="0" t="s">
-        <x:v>506</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="C372" s="0" t="s">
-        <x:v>604</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="D372" s="0" t="s">
-        <x:v>615</x:v>
+        <x:v>496</x:v>
       </x:c>
     </x:row>
     <x:row r="373" spans="1:4">
       <x:c r="A373" s="2">
-        <x:v>46023</x:v>
+        <x:v>46008</x:v>
       </x:c>
       <x:c r="B373" s="0" t="s">
-        <x:v>616</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="C373" s="0" t="s">
-        <x:v>604</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="D373" s="0" t="s">
-        <x:v>615</x:v>
+        <x:v>599</x:v>
       </x:c>
     </x:row>
     <x:row r="374" spans="1:4">
       <x:c r="A374" s="2">
-        <x:v>46023</x:v>
+        <x:v>46009</x:v>
       </x:c>
       <x:c r="B374" s="0" t="s">
-        <x:v>616</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="C374" s="0" t="s">
-        <x:v>604</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="D374" s="0" t="s">
-        <x:v>605</x:v>
+        <x:v>599</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:4">
       <x:c r="A375" s="2">
-        <x:v>46073</x:v>
+        <x:v>46010</x:v>
       </x:c>
       <x:c r="B375" s="0" t="s">
-        <x:v>617</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="C375" s="0" t="s">
-        <x:v>518</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="D375" s="0" t="s">
-        <x:v>519</x:v>
+        <x:v>599</x:v>
       </x:c>
     </x:row>
     <x:row r="376" spans="1:4">
       <x:c r="A376" s="2">
-        <x:v>46073</x:v>
+        <x:v>46022</x:v>
       </x:c>
       <x:c r="B376" s="0" t="s">
-        <x:v>618</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="C376" s="0" t="s">
-        <x:v>561</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="D376" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>616</x:v>
       </x:c>
     </x:row>
     <x:row r="377" spans="1:4">
       <x:c r="A377" s="2">
-        <x:v>46108</x:v>
+        <x:v>46023</x:v>
       </x:c>
       <x:c r="B377" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="C377" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="D377" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>616</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:4">
       <x:c r="A378" s="2">
-        <x:v>46111</x:v>
+        <x:v>46023</x:v>
       </x:c>
       <x:c r="B378" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="C378" s="0" t="s">
-        <x:v>453</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="D378" s="0" t="s">
-        <x:v>455</x:v>
+        <x:v>606</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:4">
       <x:c r="A379" s="2">
-        <x:v>46136</x:v>
+        <x:v>46073</x:v>
       </x:c>
       <x:c r="B379" s="0" t="s">
-        <x:v>619</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="C379" s="0" t="s">
-        <x:v>620</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="D379" s="0" t="s">
-        <x:v>621</x:v>
+        <x:v>519</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:4">
       <x:c r="A380" s="2">
-        <x:v>46142</x:v>
+        <x:v>46073</x:v>
       </x:c>
       <x:c r="B380" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="C380" s="0" t="s">
-        <x:v>623</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="D380" s="0" t="s">
-        <x:v>624</x:v>
+        <x:v>562</x:v>
       </x:c>
     </x:row>
     <x:row r="381" spans="1:4">
       <x:c r="A381" s="2">
-        <x:v>46142</x:v>
+        <x:v>46108</x:v>
       </x:c>
       <x:c r="B381" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C381" s="0" t="s">
-        <x:v>623</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D381" s="0" t="s">
-        <x:v>625</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="382" spans="1:4">
       <x:c r="A382" s="2">
-        <x:v>46146</x:v>
+        <x:v>46111</x:v>
       </x:c>
       <x:c r="B382" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="C382" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="D382" s="0" t="s">
-        <x:v>626</x:v>
+        <x:v>455</x:v>
       </x:c>
     </x:row>
     <x:row r="383" spans="1:4">
       <x:c r="A383" s="2">
-        <x:v>46147</x:v>
+        <x:v>46136</x:v>
       </x:c>
       <x:c r="B383" s="0" t="s">
-        <x:v>627</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="C383" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="D383" s="0" t="s">
-        <x:v>626</x:v>
+        <x:v>622</x:v>
       </x:c>
     </x:row>
     <x:row r="384" spans="1:4">
       <x:c r="A384" s="2">
-        <x:v>46150</x:v>
+        <x:v>46142</x:v>
       </x:c>
       <x:c r="B384" s="0" t="s">
-        <x:v>628</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="C384" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="D384" s="0" t="s">
-        <x:v>626</x:v>
+        <x:v>625</x:v>
       </x:c>
     </x:row>
     <x:row r="385" spans="1:4">
       <x:c r="A385" s="2">
-        <x:v>46152</x:v>
+        <x:v>46146</x:v>
       </x:c>
       <x:c r="B385" s="0" t="s">
-        <x:v>629</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C385" s="0" t="s">
-        <x:v>630</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="D385" s="0" t="s">
-        <x:v>631</x:v>
+        <x:v>626</x:v>
       </x:c>
     </x:row>
     <x:row r="386" spans="1:4">
       <x:c r="A386" s="2">
-        <x:v>46152</x:v>
+        <x:v>46147</x:v>
       </x:c>
       <x:c r="B386" s="0" t="s">
-        <x:v>549</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="C386" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D386" s="0" t="s">
         <x:v>626</x:v>
       </x:c>
     </x:row>
     <x:row r="387" spans="1:4">
       <x:c r="A387" s="2">
-        <x:v>46152</x:v>
+        <x:v>46150</x:v>
       </x:c>
       <x:c r="B387" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="C387" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D387" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>626</x:v>
       </x:c>
     </x:row>
     <x:row r="388" spans="1:4">
       <x:c r="A388" s="2">
         <x:v>46152</x:v>
       </x:c>
       <x:c r="B388" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="C388" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="D388" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>631</x:v>
       </x:c>
     </x:row>
     <x:row r="389" spans="1:4">
       <x:c r="A389" s="2">
         <x:v>46152</x:v>
       </x:c>
       <x:c r="B389" s="0" t="s">
-        <x:v>609</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="C389" s="0" t="s">
-        <x:v>609</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="D389" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>626</x:v>
       </x:c>
     </x:row>
     <x:row r="390" spans="1:4">
       <x:c r="A390" s="2">
         <x:v>46152</x:v>
       </x:c>
       <x:c r="B390" s="0" t="s">
-        <x:v>629</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C390" s="0" t="s">
-        <x:v>630</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="D390" s="0" t="s">
-        <x:v>632</x:v>
+        <x:v>407</x:v>
       </x:c>
     </x:row>
     <x:row r="391" spans="1:4">
       <x:c r="A391" s="2">
-        <x:v>46265</x:v>
+        <x:v>46152</x:v>
       </x:c>
       <x:c r="B391" s="0" t="s">
-        <x:v>633</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C391" s="0" t="s">
-        <x:v>504</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="D391" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>407</x:v>
       </x:c>
     </x:row>
     <x:row r="392" spans="1:4">
       <x:c r="A392" s="2">
-        <x:v>46265</x:v>
+        <x:v>46152</x:v>
       </x:c>
       <x:c r="B392" s="0" t="s">
-        <x:v>633</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="C392" s="0" t="s">
-        <x:v>504</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="D392" s="0" t="s">
-        <x:v>505</x:v>
+        <x:v>407</x:v>
       </x:c>
     </x:row>
     <x:row r="393" spans="1:4">
       <x:c r="A393" s="2">
-        <x:v>46295</x:v>
+        <x:v>46152</x:v>
       </x:c>
       <x:c r="B393" s="0" t="s">
-        <x:v>634</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="C393" s="0" t="s">
-        <x:v>453</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="D393" s="0" t="s">
-        <x:v>455</x:v>
+        <x:v>632</x:v>
       </x:c>
     </x:row>
     <x:row r="394" spans="1:4">
       <x:c r="A394" s="2">
+        <x:v>46157</x:v>
+      </x:c>
+      <x:c r="B394" s="0" t="s">
+        <x:v>633</x:v>
+      </x:c>
+      <x:c r="C394" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="D394" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="395" spans="1:4">
+      <x:c r="A395" s="2">
+        <x:v>46158</x:v>
+      </x:c>
+      <x:c r="B395" s="0" t="s">
+        <x:v>634</x:v>
+      </x:c>
+      <x:c r="C395" s="0" t="s">
+        <x:v>635</x:v>
+      </x:c>
+      <x:c r="D395" s="0" t="s">
+        <x:v>636</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="396" spans="1:4">
+      <x:c r="A396" s="2">
+        <x:v>46173</x:v>
+      </x:c>
+      <x:c r="B396" s="0" t="s">
+        <x:v>637</x:v>
+      </x:c>
+      <x:c r="C396" s="0" t="s">
+        <x:v>372</x:v>
+      </x:c>
+      <x:c r="D396" s="0" t="s">
+        <x:v>638</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="397" spans="1:4">
+      <x:c r="A397" s="2">
+        <x:v>46193</x:v>
+      </x:c>
+      <x:c r="B397" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="C397" s="0" t="s">
+        <x:v>639</x:v>
+      </x:c>
+      <x:c r="D397" s="0" t="s">
+        <x:v>640</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="398" spans="1:4">
+      <x:c r="A398" s="2">
+        <x:v>46265</x:v>
+      </x:c>
+      <x:c r="B398" s="0" t="s">
+        <x:v>641</x:v>
+      </x:c>
+      <x:c r="C398" s="0" t="s">
+        <x:v>504</x:v>
+      </x:c>
+      <x:c r="D398" s="0" t="s">
+        <x:v>505</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="399" spans="1:4">
+      <x:c r="A399" s="2">
+        <x:v>46265</x:v>
+      </x:c>
+      <x:c r="B399" s="0" t="s">
+        <x:v>641</x:v>
+      </x:c>
+      <x:c r="C399" s="0" t="s">
+        <x:v>504</x:v>
+      </x:c>
+      <x:c r="D399" s="0" t="s">
+        <x:v>507</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="400" spans="1:4">
+      <x:c r="A400" s="2">
+        <x:v>46295</x:v>
+      </x:c>
+      <x:c r="B400" s="0" t="s">
+        <x:v>642</x:v>
+      </x:c>
+      <x:c r="C400" s="0" t="s">
+        <x:v>453</x:v>
+      </x:c>
+      <x:c r="D400" s="0" t="s">
+        <x:v>455</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="401" spans="1:4">
+      <x:c r="A401" s="2">
         <x:v>46752</x:v>
       </x:c>
-      <x:c r="B394" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="C394" s="0" t="s">
+      <x:c r="B401" s="0" t="s">
+        <x:v>642</x:v>
+      </x:c>
+      <x:c r="C401" s="0" t="s">
         <x:v>453</x:v>
       </x:c>
-      <x:c r="D394" s="0" t="s">
+      <x:c r="D401" s="0" t="s">
         <x:v>455</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Архив</vt:lpstr>
       <vt:lpstr>Архив!Print_Area</vt:lpstr>
       <vt:lpstr>Архив!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>