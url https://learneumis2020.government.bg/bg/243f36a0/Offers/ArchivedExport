--- v1 (2026-06-25)
+++ v2 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e9e3ed49a004603" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1834d9537e564816b511e7596a3eae1a.psmdcp" Id="R86fa0c43228a40bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46fce7e320ec4ec8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cc025d5233a94fd1b48702533facbabe.psmdcp" Id="R17faeb88437347fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Архив" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Крайна дата за подаване на оферти</x:t>
   </x:si>
   <x:si>
     <x:t>Предмет на предвидената процедура</x:t>
   </x:si>
   <x:si>