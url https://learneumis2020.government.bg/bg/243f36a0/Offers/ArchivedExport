--- v2 (2026-06-26)
+++ v3 (2026-08-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46fce7e320ec4ec8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cc025d5233a94fd1b48702533facbabe.psmdcp" Id="R17faeb88437347fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R715ddcd345b14ce5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bd071e75cdac41bfbcff1cfa25bc644c.psmdcp" Id="Rf9b3c9d39ee44f67" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Архив" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Крайна дата за подаване на оферти</x:t>
   </x:si>
   <x:si>
     <x:t>Предмет на предвидената процедура</x:t>
   </x:si>
   <x:si>
@@ -451,65 +451,65 @@
   <x:si>
     <x:t>Осем</x:t>
   </x:si>
   <x:si>
     <x:t>Тестова процедура е-тръжни</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Напояване </x:t>
   </x:si>
   <x:si>
     <x:t>ОБЩИНА СМОЛЯН</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-1.025-0009-C03</x:t>
   </x:si>
   <x:si>
     <x:t>CAVID 19</x:t>
   </x:si>
   <x:si>
     <x:t>Община Лом</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.159-0001-C02</x:t>
   </x:si>
   <x:si>
+    <x:t>Процедура за услуги</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Страшо 2017 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG1846-1.003-0004-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Окосяване</x:t>
+  </x:si>
+  <x:si>
     <x:t>Нова тестова процедура за избор на изпълнител</x:t>
   </x:si>
   <x:si>
-    <x:t>Процедура за услуги</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Процедура 3</x:t>
   </x:si>
   <x:si>
     <x:t>Заразно зло ООД 121212</x:t>
   </x:si>
   <x:si>
     <x:t>BG1846-1.003-0002-C05</x:t>
   </x:si>
   <x:si>
     <x:t>Процедура 4</x:t>
   </x:si>
   <x:si>
     <x:t>Втора процедура ПМС</x:t>
   </x:si>
   <x:si>
     <x:t>Процедура след коментари</x:t>
   </x:si>
   <x:si>
     <x:t>Процедура Covid 19</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-2.013-0002-2014BG05M9OP001-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Поправка на обувка лява и дясна</x:t>
@@ -760,126 +760,126 @@
   <x:si>
     <x:t>Получава ли бенефициентът известие?</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP002-2.002-0027-C05</x:t>
   </x:si>
   <x:si>
     <x:t>Процедура 11.12.2020</x:t>
   </x:si>
   <x:si>
     <x:t>Комуникация</x:t>
   </x:si>
   <x:si>
     <x:t>Морски кандидат 2</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFOP001-4.006-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Северна Македония</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFOP001-4.006-0001</x:t>
   </x:si>
   <x:si>
+    <x:t>Доставка на сняг</x:t>
+  </x:si>
+  <x:si>
     <x:t>Услуга тест</x:t>
   </x:si>
   <x:si>
-    <x:t>Доставка на сняг</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Тестова процедура по ПМС</x:t>
   </x:si>
   <x:si>
     <x:t>ДОБРУДЖА БИЛДИНГ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-3.001-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Министерство на външните работи</x:t>
   </x:si>
   <x:si>
     <x:t>Лайфвижън ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFOP001-4.006-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Срокове</x:t>
   </x:si>
   <x:si>
     <x:t>циклонален вихър</x:t>
   </x:si>
   <x:si>
     <x:t>Кой ми скри процедурата?</x:t>
   </x:si>
   <x:si>
     <x:t>"ХС" - СТИЛ "ООД"</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP002-4.006-0004-C03</x:t>
   </x:si>
   <x:si>
     <x:t>Test 0000</x:t>
   </x:si>
   <x:si>
+    <x:t>Обучение по шведски</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на мол</x:t>
+  </x:si>
+  <x:si>
     <x:t>ридобиване от българската държава чрез дарение на сгради в Украйна</x:t>
   </x:si>
   <x:si>
     <x:t>ОЛИМПМИР ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-3.001-0002</x:t>
   </x:si>
   <x:si>
-    <x:t>Обучение по шведски</x:t>
-[...2 lines deleted...]
-    <x:t>Изграждане на мол</x:t>
+    <x:t>Спомен от детството</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПОПАЙ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP002-3.001-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Могат ли да се публикуват разяснения?</x:t>
   </x:si>
   <x:si>
     <x:t>нова процедура доставка шейни</x:t>
   </x:si>
   <x:si>
     <x:t>ИНФОВИЗИОН ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG20EEA-3.001-0001-C03</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>BG16M1OP002-3.001-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Консумативи</x:t>
   </x:si>
   <x:si>
     <x:t>АЕЦ "Козлодуй" т</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка на храна</x:t>
   </x:si>
   <x:si>
     <x:t>Прогноза за 24 часа</x:t>
   </x:si>
   <x:si>
     <x:t>проект по две оси</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-2.013-0005-C04</x:t>
   </x:si>
   <x:si>
     <x:t>Test</x:t>
   </x:si>
   <x:si>
     <x:t>Правни услуги</x:t>
   </x:si>
@@ -1286,60 +1286,60 @@
     <x:t>Медицински университет "Проф. д-р Параскев Стоянов" - Варна - (МФ, ФОЗ, Филиал Велико Търново, Филиал Сливен, Филиал Шумен и Медицински колеж)</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Осигуряване на устен превод; писмен превод на документи и превод на информационни материали
 </x:t>
   </x:si>
   <x:si>
     <x:t>Сдружение Клуб по водни спортове</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-3.010-0003</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-3.010-0003-C02</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Доставка на селскостопанско оборудване – Лехообразувател с найлонополагащо.	</x:t>
   </x:si>
   <x:si>
     <x:t>Проект 111111</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-3.010-0002-C01</x:t>
   </x:si>
   <x:si>
+    <x:t>Включване на заети лица в специфични обучения за конкретното работно място</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГАМА КОНСУЛТ-КАЛИНКИН</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-3.010-0002</x:t>
+  </x:si>
+  <x:si>
     <x:t xml:space="preserve">Доставка и монтаж по обособени позиции, както следва: Обособена позиция 1: Топлоизолационни системи от сандвич панели за външни стени (315 м2) и за покрив (640 м2) Обособена позиция 2: PVC дограма (160 м2)	</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>BG-RRP-3.010-0002</x:t>
   </x:si>
   <x:si>
     <x:t>ААА БББ</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP001-1.003-0016</x:t>
   </x:si>
   <x:si>
     <x:t>Проектиране и изграждане и въвеждане в експлоатация на две фотоволтаични централи за собствено потребление</x:t>
   </x:si>
   <x:si>
     <x:t>КЪЛЕКШЪН АД</x:t>
   </x:si>
   <x:si>
     <x:t>Закупуване на книги</x:t>
   </x:si>
   <x:si>
     <x:t>Тест Библиотека</x:t>
   </x:si>
   <x:si>
     <x:t>Кандидат 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP002-2.060-0002</x:t>
   </x:si>
@@ -1636,87 +1636,87 @@
   <x:si>
     <x:t>Доставка, монтаж и въвеждане в експлоатация на Флексопечатна машина за колбасни обвивки - 1 брой</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-12.023-0003</x:t>
   </x:si>
   <x:si>
     <x:t>БЛАГОЕВГРАД</x:t>
   </x:si>
   <x:si>
     <x:t>ОБЩИНА Видин</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR003-4.002-0003-C03</x:t>
   </x:si>
   <x:si>
     <x:t>м1м1</x:t>
   </x:si>
   <x:si>
     <x:t>FP2044-2.008-0001-C07</x:t>
   </x:si>
   <x:si>
     <x:t>втора</x:t>
   </x:si>
   <x:si>
+    <x:t>Предмет на предвидената процедура февруари 2024  lt;дссд"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СДРУЖЕНИЕ С НЕСТОПАНСКА ЦЕЛ ИНСТИТУТ ЗА РАЗВИТИЕ НА ЕВРОПЕЙСКО ГРАЖДАНСКО ОБЩЕСТВО</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2021BG16RFOP001-3.006-0001</x:t>
+  </x:si>
+  <x:si>
     <x:t>оставка и въвеждане в експлоатация по 3 обособени позиции:
 Обособена позиция № 1 Mашина за поставяне на самозалепваща се лента за затваряне на ъглите на твърди кутии- 1 брой
 Обособена позиция №2 Автоматична линия за облепване на твърди кутии с хартия - 1 брой
 Обособена позиция №3 Режеща маса - 1 брой</x:t>
   </x:si>
   <x:si>
     <x:t>РАЙОН "НАДЕЖДА"</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-12.023-0004</x:t>
   </x:si>
   <x:si>
-    <x:t>Предмет на предвидената процедура февруари 2024  lt;дссд"</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>BG-RRP-12.023-0004-C02</x:t>
   </x:si>
   <x:si>
     <x:t>111111111111</x:t>
   </x:si>
   <x:si>
     <x:t>19092024Космос ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG1846-1.001-0002-C06</x:t>
   </x:si>
   <x:si>
     <x:t>МИНИСТЕРСТВО НА ЗДРАВЕОПАЗВАНЕТО</x:t>
   </x:si>
   <x:si>
-    <x:t>BG-RRP-12.005-0005-C01</x:t>
+    <x:t>BG-RRP-12.005-0005-C02</x:t>
   </x:si>
   <x:si>
     <x:t>333</x:t>
   </x:si>
   <x:si>
     <x:t>3333</x:t>
   </x:si>
   <x:si>
     <x:t>222222</x:t>
   </x:si>
   <x:si>
     <x:t>BG1846-1.002-0001</x:t>
   </x:si>
   <x:si>
     <x:t>456456456</x:t>
   </x:si>
   <x:si>
     <x:t>СТОЛИЧНА ОБЩИНА</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-5.014-0001-C03</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка на .....</x:t>
   </x:si>
@@ -1744,51 +1744,51 @@
   <x:si>
     <x:t>кандидат многоосов3333333333333</x:t>
   </x:si>
   <x:si>
     <x:t>FP2044-4.001-0002-C03</x:t>
   </x:si>
   <x:si>
     <x:t>Осигуряване на социални придобивки за работещите чрез доставката и въвеждането в експлоатация на Масажен стол за обзавеждането на контейнер, представляващ помещение за активна почивка за работниците и служителите.</x:t>
   </x:si>
   <x:si>
     <x:t>СВЕТА АННА - ФИШ ООД</x:t>
   </x:si>
   <x:si>
     <x:t>2021BG16RFOP001-1.001-0003</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Перник нова </x:t>
   </x:si>
   <x:si>
     <x:t>23</x:t>
   </x:si>
   <x:si>
     <x:t>МИНИСТЕРСТВО НА ФИНАНСИТЕ</x:t>
   </x:si>
   <x:si>
-    <x:t>BG-RRP-10.001-0003-C08</x:t>
+    <x:t>BG-RRP-10.001-0003-C09</x:t>
   </x:si>
   <x:si>
     <x:t>тест 3</x:t>
   </x:si>
   <x:si>
     <x:t>НИИ-2.001-0001-C03</x:t>
   </x:si>
   <x:si>
     <x:t>предмети за доставка</x:t>
   </x:si>
   <x:si>
     <x:t>БДЖ Пътнически превози ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP001-1.003-0018-C03</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане на животновъдни обекти</x:t>
   </x:si>
   <x:si>
     <x:t>Община макреш</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-12.025-0002</x:t>
   </x:si>
@@ -1963,50 +1963,74 @@
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Доставка и монтаж по следните обособени позиции:
 Обособена позиция 1 – Колонен климатик тип 1 -2бр.
 Обособена позиция 2 – Колонен климатик тип 2- 2бр.
 Обособена позиция 3 – Инверторна мултисистема - 1 бр.
 </x:t>
   </x:si>
   <x:si>
     <x:t>ОБЩИНА ЛОВЕЧ</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-10.003-0002-C02</x:t>
   </x:si>
   <x:si>
     <x:t>Тест с ПП 456</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP001-1.003-0017</x:t>
   </x:si>
   <x:si>
     <x:t>Управляващ орган на Програма "Техническа помощ"</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFTA001-1.001-0001-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Почистване на водоем</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Маги Комерс</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Фирма 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06AFSP001-01.004-0001-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Бенефициент 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06AFSP001-01.004-0002-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Д-р Икономов</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06AFSP001-01.003-0001-C02</x:t>
   </x:si>
   <x:si>
     <x:t>Тръжна процедура 456</x:t>
   </x:si>
   <x:si>
     <x:t>Предмет 456</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
@@ -2361,51 +2385,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:D401"/>
+  <x:dimension ref="A1:D408"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="4" width="40.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
       <x:c r="A2" s="2">
@@ -3611,82 +3635,82 @@
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:4">
       <x:c r="A88" s="2">
         <x:v>43937</x:v>
       </x:c>
       <x:c r="B88" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:4">
       <x:c r="A89" s="2">
         <x:v>43951</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:4">
       <x:c r="A90" s="2">
         <x:v>43951</x:v>
       </x:c>
       <x:c r="B90" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:4">
       <x:c r="A91" s="2">
         <x:v>43951</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:4">
       <x:c r="A92" s="2">
         <x:v>43952</x:v>
       </x:c>
       <x:c r="B92" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:4">
       <x:c r="A93" s="2">
         <x:v>43952</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
         <x:v>151</x:v>
@@ -4465,68 +4489,68 @@
         <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:4">
       <x:c r="A149" s="2">
         <x:v>44182</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C149" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="D149" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:4">
       <x:c r="A150" s="2">
         <x:v>44183</x:v>
       </x:c>
       <x:c r="B150" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="C150" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="D150" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:4">
       <x:c r="A151" s="2">
         <x:v>44183</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="C151" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D151" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:4">
       <x:c r="A152" s="2">
         <x:v>44184</x:v>
       </x:c>
       <x:c r="B152" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="C152" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="D152" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:4">
       <x:c r="A153" s="2">
         <x:v>44185</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="C153" s="0" t="s">
         <x:v>254</x:v>
@@ -4577,82 +4601,82 @@
         <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:4">
       <x:c r="A157" s="2">
         <x:v>44195</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="C157" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D157" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:4">
       <x:c r="A158" s="2">
         <x:v>44195</x:v>
       </x:c>
       <x:c r="B158" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C158" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="D158" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:4">
       <x:c r="A159" s="2">
         <x:v>44195</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="C159" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="D159" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:4">
       <x:c r="A160" s="2">
         <x:v>44195</x:v>
       </x:c>
       <x:c r="B160" s="0" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="C160" s="0" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="D160" s="0" t="s">
         <x:v>266</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:4">
       <x:c r="A161" s="2">
         <x:v>44196</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C161" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="D161" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:4">
       <x:c r="A162" s="2">
         <x:v>44196</x:v>
       </x:c>
       <x:c r="B162" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="C162" s="0" t="s">
         <x:v>134</x:v>
@@ -4675,68 +4699,68 @@
         <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:4">
       <x:c r="A164" s="2">
         <x:v>44222</x:v>
       </x:c>
       <x:c r="B164" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="C164" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="D164" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:4">
       <x:c r="A165" s="2">
         <x:v>44227</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="C165" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="D165" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:4">
       <x:c r="A166" s="2">
         <x:v>44246</x:v>
       </x:c>
       <x:c r="B166" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="C166" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="D166" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:4">
       <x:c r="A167" s="2">
         <x:v>44250</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C167" s="0" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="D167" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:4">
       <x:c r="A168" s="2">
         <x:v>44255</x:v>
       </x:c>
       <x:c r="B168" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="C168" s="0" t="s">
         <x:v>62</x:v>
@@ -5823,82 +5847,82 @@
         <x:v>417</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:4">
       <x:c r="A246" s="2">
         <x:v>45016</x:v>
       </x:c>
       <x:c r="B246" s="0" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="C246" s="0" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="D246" s="0" t="s">
         <x:v>420</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:4">
       <x:c r="A247" s="2">
         <x:v>45016</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="C247" s="0" t="s">
-        <x:v>394</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="D247" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>407</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:4">
       <x:c r="A248" s="2">
         <x:v>45016</x:v>
       </x:c>
       <x:c r="B248" s="0" t="s">
-        <x:v>422</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="C248" s="0" t="s">
+        <x:v>419</x:v>
+      </x:c>
+      <x:c r="D248" s="0" t="s">
         <x:v>423</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>407</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:4">
       <x:c r="A249" s="2">
         <x:v>45016</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
-        <x:v>418</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="C249" s="0" t="s">
-        <x:v>419</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="D249" s="0" t="s">
-        <x:v>424</x:v>
+        <x:v>395</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:4">
       <x:c r="A250" s="2">
         <x:v>45037</x:v>
       </x:c>
       <x:c r="B250" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C250" s="0" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="D250" s="0" t="s">
         <x:v>426</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:4">
       <x:c r="A251" s="2">
         <x:v>45041</x:v>
       </x:c>
       <x:c r="B251" s="0" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="C251" s="0" t="s">
         <x:v>428</x:v>
@@ -5980,51 +6004,51 @@
     <x:row r="257" spans="1:4">
       <x:c r="A257" s="2">
         <x:v>45051</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="C257" s="0" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="D257" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:4">
       <x:c r="A258" s="2">
         <x:v>45052</x:v>
       </x:c>
       <x:c r="B258" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="C258" s="0" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="D258" s="0" t="s">
-        <x:v>424</x:v>
+        <x:v>423</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:4">
       <x:c r="A259" s="2">
         <x:v>45052</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="C259" s="0" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="D259" s="0" t="s">
         <x:v>420</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:4">
       <x:c r="A260" s="2">
         <x:v>45055</x:v>
       </x:c>
       <x:c r="B260" s="0" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="C260" s="0" t="s">
         <x:v>415</x:v>
@@ -6968,54 +6992,54 @@
         <x:v>537</x:v>
       </x:c>
       <x:c r="D327" s="0" t="s">
         <x:v>538</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:4">
       <x:c r="A328" s="2">
         <x:v>45565</x:v>
       </x:c>
       <x:c r="B328" s="0" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="C328" s="0" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="D328" s="0" t="s">
         <x:v>541</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:4">
       <x:c r="A329" s="2">
         <x:v>45565</x:v>
       </x:c>
       <x:c r="B329" s="0" t="s">
-        <x:v>536</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="C329" s="0" t="s">
-        <x:v>537</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="D329" s="0" t="s">
         <x:v>542</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:4">
       <x:c r="A330" s="2">
         <x:v>45567</x:v>
       </x:c>
       <x:c r="B330" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="C330" s="0" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="D330" s="0" t="s">
         <x:v>545</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:4">
       <x:c r="A331" s="2">
         <x:v>45568</x:v>
       </x:c>
       <x:c r="B331" s="0" t="s">
         <x:v>78</x:v>
@@ -7931,101 +7955,199 @@
         <x:v>637</x:v>
       </x:c>
       <x:c r="C396" s="0" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="D396" s="0" t="s">
         <x:v>638</x:v>
       </x:c>
     </x:row>
     <x:row r="397" spans="1:4">
       <x:c r="A397" s="2">
         <x:v>46193</x:v>
       </x:c>
       <x:c r="B397" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C397" s="0" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="D397" s="0" t="s">
         <x:v>640</x:v>
       </x:c>
     </x:row>
     <x:row r="398" spans="1:4">
       <x:c r="A398" s="2">
-        <x:v>46265</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="B398" s="0" t="s">
-        <x:v>641</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="C398" s="0" t="s">
-        <x:v>504</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="D398" s="0" t="s">
-        <x:v>505</x:v>
+        <x:v>599</x:v>
       </x:c>
     </x:row>
     <x:row r="399" spans="1:4">
       <x:c r="A399" s="2">
-        <x:v>46265</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="B399" s="0" t="s">
-        <x:v>641</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="C399" s="0" t="s">
-        <x:v>504</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="D399" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>407</x:v>
       </x:c>
     </x:row>
     <x:row r="400" spans="1:4">
       <x:c r="A400" s="2">
-        <x:v>46295</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="B400" s="0" t="s">
+        <x:v>641</x:v>
+      </x:c>
+      <x:c r="C400" s="0" t="s">
         <x:v>642</x:v>
       </x:c>
-      <x:c r="C400" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D400" s="0" t="s">
-        <x:v>455</x:v>
+        <x:v>407</x:v>
       </x:c>
     </x:row>
     <x:row r="401" spans="1:4">
       <x:c r="A401" s="2">
+        <x:v>46203</x:v>
+      </x:c>
+      <x:c r="B401" s="0" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="C401" s="0" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="D401" s="0" t="s">
+        <x:v>407</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="402" spans="1:4">
+      <x:c r="A402" s="2">
+        <x:v>46225</x:v>
+      </x:c>
+      <x:c r="B402" s="0" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="C402" s="0" t="s">
+        <x:v>643</x:v>
+      </x:c>
+      <x:c r="D402" s="0" t="s">
+        <x:v>644</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="403" spans="1:4">
+      <x:c r="A403" s="2">
+        <x:v>46226</x:v>
+      </x:c>
+      <x:c r="B403" s="0" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="C403" s="0" t="s">
+        <x:v>645</x:v>
+      </x:c>
+      <x:c r="D403" s="0" t="s">
+        <x:v>646</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="404" spans="1:4">
+      <x:c r="A404" s="2">
+        <x:v>46230</x:v>
+      </x:c>
+      <x:c r="B404" s="0" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="C404" s="0" t="s">
+        <x:v>647</x:v>
+      </x:c>
+      <x:c r="D404" s="0" t="s">
+        <x:v>648</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="405" spans="1:4">
+      <x:c r="A405" s="2">
+        <x:v>46265</x:v>
+      </x:c>
+      <x:c r="B405" s="0" t="s">
+        <x:v>649</x:v>
+      </x:c>
+      <x:c r="C405" s="0" t="s">
+        <x:v>504</x:v>
+      </x:c>
+      <x:c r="D405" s="0" t="s">
+        <x:v>505</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="406" spans="1:4">
+      <x:c r="A406" s="2">
+        <x:v>46265</x:v>
+      </x:c>
+      <x:c r="B406" s="0" t="s">
+        <x:v>649</x:v>
+      </x:c>
+      <x:c r="C406" s="0" t="s">
+        <x:v>504</x:v>
+      </x:c>
+      <x:c r="D406" s="0" t="s">
+        <x:v>507</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="407" spans="1:4">
+      <x:c r="A407" s="2">
+        <x:v>46295</x:v>
+      </x:c>
+      <x:c r="B407" s="0" t="s">
+        <x:v>650</x:v>
+      </x:c>
+      <x:c r="C407" s="0" t="s">
+        <x:v>453</x:v>
+      </x:c>
+      <x:c r="D407" s="0" t="s">
+        <x:v>455</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="408" spans="1:4">
+      <x:c r="A408" s="2">
         <x:v>46752</x:v>
       </x:c>
-      <x:c r="B401" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="C401" s="0" t="s">
+      <x:c r="B408" s="0" t="s">
+        <x:v>650</x:v>
+      </x:c>
+      <x:c r="C408" s="0" t="s">
         <x:v>453</x:v>
       </x:c>
-      <x:c r="D401" s="0" t="s">
+      <x:c r="D408" s="0" t="s">
         <x:v>455</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Архив</vt:lpstr>
       <vt:lpstr>Архив!Print_Area</vt:lpstr>
       <vt:lpstr>Архив!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>