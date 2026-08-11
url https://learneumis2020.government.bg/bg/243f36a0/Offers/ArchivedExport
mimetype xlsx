--- v3 (2026-08-10)
+++ v4 (2026-08-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R715ddcd345b14ce5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bd071e75cdac41bfbcff1cfa25bc644c.psmdcp" Id="Rf9b3c9d39ee44f67" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c83a199371149b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/81da2221dcca450fb1211587498d2da3.psmdcp" Id="R24c37c6fbfef4837" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Архив" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Крайна дата за подаване на оферти</x:t>
   </x:si>
   <x:si>
     <x:t>Предмет на предвидената процедура</x:t>
   </x:si>
   <x:si>