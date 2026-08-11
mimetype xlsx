--- v4 (2026-08-11)
+++ v5 (2026-08-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c83a199371149b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/81da2221dcca450fb1211587498d2da3.psmdcp" Id="R24c37c6fbfef4837" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R409e201a306344f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/25dd289eb28f4cc1be999acf6d68cc27.psmdcp" Id="R18df75f41e854ee1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Архив" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Крайна дата за подаване на оферти</x:t>
   </x:si>
   <x:si>
     <x:t>Предмет на предвидената процедура</x:t>
   </x:si>
   <x:si>